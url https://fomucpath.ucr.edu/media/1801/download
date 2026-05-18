--- v0 (2025-10-20)
+++ v1 (2026-05-18)
@@ -1,3490 +1,4421 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SONYAP\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jessier\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9E0A62D-FE7C-46A4-813C-8F6AB5C9DD1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9480"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Dept List" sheetId="1" r:id="rId1"/>
+    <sheet name="ppods_ssc_20260414_183019" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
-[...4 lines deleted...]
-  </extLst>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ppods_ssc_20260414_183019!$A$1:$J$1</definedName>
+  </definedNames>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3572" uniqueCount="1064">
-[...8 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4229" uniqueCount="1254">
   <si>
     <t>DEPT</t>
   </si>
   <si>
     <t>DEPT_DESCR</t>
   </si>
   <si>
     <t>EFF_STATUS</t>
   </si>
   <si>
+    <t>ORG</t>
+  </si>
+  <si>
+    <t>ORG_DESCR</t>
+  </si>
+  <si>
     <t>DIV</t>
   </si>
   <si>
     <t>DIV_DESCR</t>
   </si>
   <si>
-    <t>ORG</t>
-[...4 lines deleted...]
-  <si>
     <t>SSC</t>
   </si>
   <si>
+    <t>CREATE_DT</t>
+  </si>
+  <si>
+    <t>MOD_DT</t>
+  </si>
+  <si>
+    <t>D01105</t>
+  </si>
+  <si>
+    <t>INACTIVE-Campus Apt &amp; Com Livi</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>ORG19</t>
+  </si>
+  <si>
+    <t>Auxiliary Services</t>
+  </si>
+  <si>
+    <t>DIV188</t>
+  </si>
+  <si>
+    <t>Housing &amp; Dining Services</t>
+  </si>
+  <si>
+    <t>APPS</t>
+  </si>
+  <si>
+    <t>12-APR-26 08.00.16.898957000 PM</t>
+  </si>
+  <si>
+    <t>D01107</t>
+  </si>
+  <si>
+    <t>INACTIVE -Residence Halls</t>
+  </si>
+  <si>
     <t>D01110</t>
   </si>
   <si>
-    <t>Receiving</t>
-[...2 lines deleted...]
-    <t>A</t>
+    <t>INACTIVE -Receiving</t>
   </si>
   <si>
     <t>DIV132</t>
   </si>
   <si>
     <t>Campus Business Support Srvcs</t>
   </si>
   <si>
-    <t>ORG19</t>
-[...7 lines deleted...]
-  <si>
     <t>D01112</t>
   </si>
   <si>
-    <t>Logistics Services</t>
+    <t>INACTIVE -Logistics Services</t>
+  </si>
+  <si>
+    <t>D01113</t>
+  </si>
+  <si>
+    <t>Bookstore</t>
+  </si>
+  <si>
+    <t>D01114</t>
+  </si>
+  <si>
+    <t>INACTIVE -UCR Card Operations</t>
+  </si>
+  <si>
+    <t>DIV189</t>
+  </si>
+  <si>
+    <t>Other Auxiliary Services</t>
+  </si>
+  <si>
+    <t>D01115</t>
+  </si>
+  <si>
+    <t>Center for Early Childhood Edu</t>
   </si>
   <si>
     <t>D01118</t>
   </si>
   <si>
-    <t>Printing &amp; Reprographics</t>
+    <t>INACTIVE-Print &amp; Reprographics</t>
+  </si>
+  <si>
+    <t>D01119</t>
+  </si>
+  <si>
+    <t>Fleet Services</t>
+  </si>
+  <si>
+    <t>DIV134</t>
+  </si>
+  <si>
+    <t>Transportation Services</t>
   </si>
   <si>
     <t>D01120</t>
   </si>
   <si>
-    <t>Mail Services</t>
+    <t>INACTIVE -Mail Services</t>
+  </si>
+  <si>
+    <t>D01121</t>
+  </si>
+  <si>
+    <t>Transportation &amp; Parking Svcs</t>
+  </si>
+  <si>
+    <t>D01208</t>
+  </si>
+  <si>
+    <t>Auxiliary Facilities Services</t>
+  </si>
+  <si>
+    <t>DIV133</t>
+  </si>
+  <si>
+    <t>D01209</t>
+  </si>
+  <si>
+    <t>Dining Services</t>
+  </si>
+  <si>
+    <t>D01221</t>
+  </si>
+  <si>
+    <t>INACTIVE-Housing Srvcs. Admin.</t>
+  </si>
+  <si>
+    <t>D01322</t>
+  </si>
+  <si>
+    <t>Housing Services</t>
+  </si>
+  <si>
+    <t>D01323</t>
+  </si>
+  <si>
+    <t>INACTIVE -Residential Parking</t>
   </si>
   <si>
     <t>D02054</t>
   </si>
   <si>
     <t>Distribution Services</t>
   </si>
   <si>
     <t>D02055</t>
   </si>
   <si>
     <t>Support Services</t>
   </si>
   <si>
-    <t>D01119</t>
-[...82 lines deleted...]
-  <si>
     <t>D02056</t>
   </si>
   <si>
-    <t>Auxillary Budget &amp; Finance</t>
+    <t>Auxiliary Budget &amp; Finance Dep</t>
   </si>
   <si>
     <t>DIV215</t>
   </si>
   <si>
-    <t>Auxillary Administration</t>
+    <t>Auxiliary Administration</t>
   </si>
   <si>
     <t>D02057</t>
   </si>
   <si>
-    <t>Aux Office of the AVC</t>
+    <t>Aux Office of the AVC Dept</t>
+  </si>
+  <si>
+    <t>D01060</t>
+  </si>
+  <si>
+    <t>Ombudsman Dept</t>
+  </si>
+  <si>
+    <t>ORG31</t>
+  </si>
+  <si>
+    <t>Provost:Exec Vice Chancellor</t>
+  </si>
+  <si>
+    <t>DIV210</t>
+  </si>
+  <si>
+    <t>Campus Support</t>
+  </si>
+  <si>
+    <t>ASSET</t>
+  </si>
+  <si>
+    <t>D01062</t>
+  </si>
+  <si>
+    <t>International Programs</t>
+  </si>
+  <si>
+    <t>ORG15</t>
+  </si>
+  <si>
+    <t>University Extension</t>
+  </si>
+  <si>
+    <t>DIV118</t>
+  </si>
+  <si>
+    <t>Academic Affairs</t>
+  </si>
+  <si>
+    <t>D01063</t>
+  </si>
+  <si>
+    <t>Academic Affairs Ops</t>
+  </si>
+  <si>
+    <t>D01064</t>
+  </si>
+  <si>
+    <t>Professional Programs</t>
+  </si>
+  <si>
+    <t>D01065</t>
+  </si>
+  <si>
+    <t>INACTIVE-UNEX-Law &amp; Public Pol</t>
+  </si>
+  <si>
+    <t>D01066</t>
+  </si>
+  <si>
+    <t>INACTIVE -UNEX-Humanities</t>
+  </si>
+  <si>
+    <t>D01067</t>
+  </si>
+  <si>
+    <t>UNEX Education</t>
+  </si>
+  <si>
+    <t>D01068</t>
+  </si>
+  <si>
+    <t>Custom &amp; Community Pgms</t>
+  </si>
+  <si>
+    <t>D01069</t>
+  </si>
+  <si>
+    <t>Miscellaneous Programs</t>
+  </si>
+  <si>
+    <t>D01070</t>
+  </si>
+  <si>
+    <t>Outreach &amp; Engagement Dept</t>
+  </si>
+  <si>
+    <t>DIV119</t>
+  </si>
+  <si>
+    <t>Outreach &amp; Engagement Division</t>
+  </si>
+  <si>
+    <t>D01071</t>
+  </si>
+  <si>
+    <t>UNEX Operations</t>
+  </si>
+  <si>
+    <t>DIV120</t>
+  </si>
+  <si>
+    <t>UNEX Strategic Operations</t>
+  </si>
+  <si>
+    <t>D01072</t>
+  </si>
+  <si>
+    <t>UNEX Deans Office Dept</t>
+  </si>
+  <si>
+    <t>D01073</t>
+  </si>
+  <si>
+    <t>UNEX Facilities</t>
+  </si>
+  <si>
+    <t>D01074</t>
+  </si>
+  <si>
+    <t>Strategic Marketing</t>
+  </si>
+  <si>
+    <t>D01075</t>
+  </si>
+  <si>
+    <t>UNEX Technology Solutions Dept</t>
+  </si>
+  <si>
+    <t>D01076</t>
+  </si>
+  <si>
+    <t>Academic QIA</t>
+  </si>
+  <si>
+    <t>D01077</t>
+  </si>
+  <si>
+    <t>INACTIVE-UNEX-Misc Admin</t>
+  </si>
+  <si>
+    <t>D01078</t>
+  </si>
+  <si>
+    <t>INACTIVE -AUXILIARIES</t>
+  </si>
+  <si>
+    <t>D01079</t>
+  </si>
+  <si>
+    <t>UNEX Parking</t>
+  </si>
+  <si>
+    <t>D01080</t>
+  </si>
+  <si>
+    <t>INACTIVE -UNEX - Conferences</t>
+  </si>
+  <si>
+    <t>D01081</t>
+  </si>
+  <si>
+    <t>INACTIVE -UNEX - Copy Center</t>
+  </si>
+  <si>
+    <t>D01082</t>
+  </si>
+  <si>
+    <t>INACTIVE-UNEX-Misc Auxiliary</t>
+  </si>
+  <si>
+    <t>D01083</t>
+  </si>
+  <si>
+    <t>Summer Session</t>
+  </si>
+  <si>
+    <t>ORG33</t>
+  </si>
+  <si>
+    <t>Enrollment Services</t>
+  </si>
+  <si>
+    <t>DIV152</t>
+  </si>
+  <si>
+    <t>Enrollment Services Division</t>
+  </si>
+  <si>
+    <t>D01084</t>
+  </si>
+  <si>
+    <t>Graduate Student Association D</t>
+  </si>
+  <si>
+    <t>ORG25</t>
+  </si>
+  <si>
+    <t>Student Affairs</t>
+  </si>
+  <si>
+    <t>DIV177</t>
+  </si>
+  <si>
+    <t>Student Government</t>
+  </si>
+  <si>
+    <t>D01087</t>
+  </si>
+  <si>
+    <t>INACTIVE -UNEX - Other</t>
+  </si>
+  <si>
+    <t>DIV122</t>
+  </si>
+  <si>
+    <t>UNEX Other</t>
+  </si>
+  <si>
+    <t>D01088</t>
+  </si>
+  <si>
+    <t>INACTIVE -UNEX Reserves</t>
+  </si>
+  <si>
+    <t>D01091</t>
+  </si>
+  <si>
+    <t>Financial Planning &amp; Analysis</t>
+  </si>
+  <si>
+    <t>ORG39</t>
+  </si>
+  <si>
+    <t>Planning Budget &amp; Administrati</t>
+  </si>
+  <si>
+    <t>DIV125</t>
+  </si>
+  <si>
+    <t>D01094</t>
+  </si>
+  <si>
+    <t>VC Planning Budget &amp; Admin Dep</t>
+  </si>
+  <si>
+    <t>DIV127</t>
+  </si>
+  <si>
+    <t>VC Planning Budget &amp; Admin Div</t>
+  </si>
+  <si>
+    <t>D01096</t>
+  </si>
+  <si>
+    <t>New Initial &amp; Econ Development</t>
+  </si>
+  <si>
+    <t>D01097</t>
+  </si>
+  <si>
+    <t>Faculty Housing Program</t>
+  </si>
+  <si>
+    <t>ORG30</t>
+  </si>
+  <si>
+    <t>Facilities Planning Design &amp; C</t>
+  </si>
+  <si>
+    <t>DIV219</t>
+  </si>
+  <si>
+    <t>Real Estate Office</t>
+  </si>
+  <si>
+    <t>D01098</t>
+  </si>
+  <si>
+    <t>Audit &amp; Advisory Services Dept</t>
+  </si>
+  <si>
+    <t>ORG20</t>
+  </si>
+  <si>
+    <t>Chancellor</t>
+  </si>
+  <si>
+    <t>DIV187</t>
+  </si>
+  <si>
+    <t>Compliance and Fact Finding</t>
+  </si>
+  <si>
+    <t>D01099</t>
+  </si>
+  <si>
+    <t>Intercollegiate Athletics</t>
+  </si>
+  <si>
+    <t>ORG38</t>
+  </si>
+  <si>
+    <t>UCR Intercollegiate Athletics</t>
+  </si>
+  <si>
+    <t>DIV128</t>
+  </si>
+  <si>
+    <t>Athletics</t>
+  </si>
+  <si>
+    <t>D01100</t>
+  </si>
+  <si>
+    <t>Accounting Dept</t>
+  </si>
+  <si>
+    <t>DIV129</t>
+  </si>
+  <si>
+    <t>Business &amp; Financial Services</t>
+  </si>
+  <si>
+    <t>D01101</t>
+  </si>
+  <si>
+    <t>SBS:Cashiers</t>
+  </si>
+  <si>
+    <t>D01103</t>
+  </si>
+  <si>
+    <t>Human Resources Dept</t>
+  </si>
+  <si>
+    <t>DIV130</t>
+  </si>
+  <si>
+    <t>Human Resources Division</t>
+  </si>
+  <si>
+    <t>D01104</t>
+  </si>
+  <si>
+    <t>Employee and Labor Relations D</t>
+  </si>
+  <si>
+    <t>D01108</t>
+  </si>
+  <si>
+    <t>Procurement Services</t>
+  </si>
+  <si>
+    <t>D01109</t>
+  </si>
+  <si>
+    <t>INACTIVE -Equipment Management</t>
+  </si>
+  <si>
+    <t>D01111</t>
+  </si>
+  <si>
+    <t>INACTIVE -Business Agreements</t>
+  </si>
+  <si>
+    <t>D01116</t>
+  </si>
+  <si>
+    <t>Highlander Union</t>
+  </si>
+  <si>
+    <t>DIV185</t>
+  </si>
+  <si>
+    <t>VCSA Campus Life</t>
+  </si>
+  <si>
+    <t>D01117</t>
+  </si>
+  <si>
+    <t>Recreation:Student Rec Center</t>
+  </si>
+  <si>
+    <t>DIV231</t>
+  </si>
+  <si>
+    <t>Student Engagement</t>
+  </si>
+  <si>
+    <t>D01122</t>
+  </si>
+  <si>
+    <t>Environmental Health &amp; Safety</t>
+  </si>
+  <si>
+    <t>DIV135</t>
+  </si>
+  <si>
+    <t>Env Health Safety &amp; Risk Mgmt</t>
+  </si>
+  <si>
+    <t>D01123</t>
+  </si>
+  <si>
+    <t>Police</t>
+  </si>
+  <si>
+    <t>ORG42</t>
+  </si>
+  <si>
+    <t>Health Wellbeing and Safety</t>
+  </si>
+  <si>
+    <t>DIV227</t>
+  </si>
+  <si>
+    <t>Campus Intervention &amp; Response</t>
+  </si>
+  <si>
+    <t>D01124</t>
+  </si>
+  <si>
+    <t>Chancellors Office Gen Ops Dep</t>
+  </si>
+  <si>
+    <t>DIV136</t>
+  </si>
+  <si>
+    <t>Chancellor Division</t>
+  </si>
+  <si>
+    <t>D01125</t>
+  </si>
+  <si>
+    <t>Chancellors Office Other</t>
+  </si>
+  <si>
+    <t>D01127</t>
+  </si>
+  <si>
+    <t>INACTIVE-EEO &amp; AffirmativeActn</t>
+  </si>
+  <si>
+    <t>D01128</t>
+  </si>
+  <si>
+    <t>Honors Dept</t>
+  </si>
+  <si>
+    <t>ORG36</t>
+  </si>
+  <si>
+    <t>Undergraduate Education</t>
+  </si>
+  <si>
+    <t>DIV220</t>
+  </si>
+  <si>
+    <t>Honors Division</t>
+  </si>
+  <si>
+    <t>D01129</t>
+  </si>
+  <si>
+    <t>ITS Associate Vice Chancellor</t>
+  </si>
+  <si>
+    <t>ORG21</t>
+  </si>
+  <si>
+    <t>Info Technology Solutions</t>
+  </si>
+  <si>
+    <t>DIV137</t>
+  </si>
+  <si>
+    <t>D01130</t>
+  </si>
+  <si>
+    <t>Student Technology Support Dep</t>
+  </si>
+  <si>
+    <t>DIV218</t>
+  </si>
+  <si>
+    <t>IT Campus Support &amp; Assessment</t>
+  </si>
+  <si>
+    <t>D01131</t>
+  </si>
+  <si>
+    <t>INACTIVE -Academic Engagement</t>
+  </si>
+  <si>
+    <t>DIV138</t>
+  </si>
+  <si>
+    <t>D01132</t>
+  </si>
+  <si>
+    <t>Infrastructure and Systems Ops</t>
+  </si>
+  <si>
+    <t>DIV140</t>
+  </si>
+  <si>
+    <t>IT Enterprise Infrastructure</t>
+  </si>
+  <si>
+    <t>D01133</t>
+  </si>
+  <si>
+    <t>Reporting and Analytics Dept</t>
+  </si>
+  <si>
+    <t>DIV229</t>
+  </si>
+  <si>
+    <t>IT Data and Analytics</t>
+  </si>
+  <si>
+    <t>D01134</t>
+  </si>
+  <si>
+    <t>Student Information Systems De</t>
+  </si>
+  <si>
+    <t>DIV208</t>
+  </si>
+  <si>
+    <t>IT Enterprise Solutions</t>
+  </si>
+  <si>
+    <t>D01135</t>
+  </si>
+  <si>
+    <t>Enterprise Info Systems Dept</t>
+  </si>
+  <si>
+    <t>D01136</t>
+  </si>
+  <si>
+    <t>Computing Support Services</t>
+  </si>
+  <si>
+    <t>D01137</t>
+  </si>
+  <si>
+    <t>Telecommunication Services Dep</t>
+  </si>
+  <si>
+    <t>D01138</t>
+  </si>
+  <si>
+    <t>Network Operations Dept</t>
+  </si>
+  <si>
+    <t>D01140</t>
+  </si>
+  <si>
+    <t>Multimedia and Classroom Tech</t>
+  </si>
+  <si>
+    <t>D01141</t>
+  </si>
+  <si>
+    <t>INACTIVE-Photographic Services</t>
+  </si>
+  <si>
+    <t>DIV141</t>
+  </si>
+  <si>
+    <t>INACTIVE -Media Resources</t>
+  </si>
+  <si>
+    <t>D01142</t>
+  </si>
+  <si>
+    <t>INACTIVE -Video Production</t>
+  </si>
+  <si>
+    <t>D01143</t>
+  </si>
+  <si>
+    <t>INACTIVE -Distance Learning</t>
+  </si>
+  <si>
+    <t>D01152</t>
+  </si>
+  <si>
+    <t>Campus Student Service Fee Dep</t>
+  </si>
+  <si>
+    <t>DIV148</t>
+  </si>
+  <si>
+    <t>Campus Student Service Fee Div</t>
+  </si>
+  <si>
+    <t>D01157</t>
+  </si>
+  <si>
+    <t>RESEARCH &amp; ECONOMIC DVLPMT</t>
+  </si>
+  <si>
+    <t>ORG24</t>
+  </si>
+  <si>
+    <t>Research &amp; Economic Developmen</t>
+  </si>
+  <si>
+    <t>DIV144</t>
+  </si>
+  <si>
+    <t>VC RED ADMINSTRATION</t>
+  </si>
+  <si>
+    <t>D01158</t>
+  </si>
+  <si>
+    <t>SPONSORED PROGRAMS ADMIN</t>
+  </si>
+  <si>
+    <t>D01159</t>
+  </si>
+  <si>
+    <t>CAMPUS VETERINARIAN</t>
+  </si>
+  <si>
+    <t>DIV234</t>
+  </si>
+  <si>
+    <t>CORE RESEARCH FACILITIES</t>
+  </si>
+  <si>
+    <t>D01160</t>
+  </si>
+  <si>
+    <t>African Student Programs Dept</t>
+  </si>
+  <si>
+    <t>DIV230</t>
+  </si>
+  <si>
+    <t>Ethnic and Gender Programs</t>
+  </si>
+  <si>
+    <t>D01161</t>
+  </si>
+  <si>
+    <t>Asian Pacific Student Programs</t>
+  </si>
+  <si>
+    <t>D01162</t>
+  </si>
+  <si>
+    <t>ASUCR Dept</t>
+  </si>
+  <si>
+    <t>D01163</t>
+  </si>
+  <si>
+    <t>AVC Enrollment Services Dept</t>
+  </si>
+  <si>
+    <t>D01164</t>
+  </si>
+  <si>
+    <t>AVC:Dean of Students Dept</t>
+  </si>
+  <si>
+    <t>DIV145</t>
+  </si>
+  <si>
+    <t>Student Services</t>
+  </si>
+  <si>
+    <t>D01165</t>
+  </si>
+  <si>
+    <t>Student Health Services</t>
+  </si>
+  <si>
+    <t>DIV226</t>
+  </si>
+  <si>
+    <t>Holistic Health &amp; Wellness</t>
+  </si>
+  <si>
+    <t>D01166</t>
+  </si>
+  <si>
+    <t>Career Services Center Dept</t>
+  </si>
+  <si>
+    <t>D01167</t>
+  </si>
+  <si>
+    <t>Chicano Student Programs Dept</t>
+  </si>
+  <si>
+    <t>D01168</t>
+  </si>
+  <si>
+    <t>Counseling &amp; Psychological Svc</t>
+  </si>
+  <si>
+    <t>D01169</t>
+  </si>
+  <si>
+    <t>INACTIVE -Cultural Events</t>
+  </si>
+  <si>
+    <t>D01170</t>
+  </si>
+  <si>
+    <t>Student Affairs SAPEP</t>
+  </si>
+  <si>
+    <t>DIV232</t>
+  </si>
+  <si>
+    <t>Educ and Community Outrch Pgms</t>
+  </si>
+  <si>
+    <t>D01171</t>
+  </si>
+  <si>
+    <t>Financial Aid Dept</t>
+  </si>
+  <si>
+    <t>D01172</t>
+  </si>
+  <si>
+    <t>INACTIVE-Undergrad Recruitment</t>
+  </si>
+  <si>
+    <t>D01173</t>
+  </si>
+  <si>
+    <t>INACTIVE-Intl Student Res Ctr</t>
+  </si>
+  <si>
+    <t>ORG32</t>
+  </si>
+  <si>
+    <t>International Affairs</t>
+  </si>
+  <si>
+    <t>DIV181</t>
+  </si>
+  <si>
+    <t>INACTIVE-Intl Prog &amp; VISA Svc</t>
+  </si>
+  <si>
+    <t>D01174</t>
+  </si>
+  <si>
+    <t>KUCR Dept</t>
+  </si>
+  <si>
+    <t>D01175</t>
+  </si>
+  <si>
+    <t>LGBT Resource Center Dept</t>
+  </si>
+  <si>
+    <t>D01176</t>
+  </si>
+  <si>
+    <t>Academic Resource Center</t>
+  </si>
+  <si>
+    <t>DIV169</t>
+  </si>
+  <si>
+    <t>Undergraduate Education Divisi</t>
+  </si>
+  <si>
+    <t>D01177</t>
+  </si>
+  <si>
+    <t>Native American Student Pgm De</t>
+  </si>
+  <si>
+    <t>D01178</t>
+  </si>
+  <si>
+    <t>Student Disability Resource Ct</t>
+  </si>
+  <si>
+    <t>DIV237</t>
+  </si>
+  <si>
+    <t>Student Support &amp; Resources</t>
+  </si>
+  <si>
+    <t>D01179</t>
+  </si>
+  <si>
+    <t>Student Life</t>
+  </si>
+  <si>
+    <t>D01180</t>
+  </si>
+  <si>
+    <t>Undergraduate Admissions Dept</t>
+  </si>
+  <si>
+    <t>D01181</t>
+  </si>
+  <si>
+    <t>Student Affairs Admin Dept</t>
+  </si>
+  <si>
+    <t>DIV155</t>
+  </si>
+  <si>
+    <t>Student Affairs Admin</t>
+  </si>
+  <si>
+    <t>D01182</t>
+  </si>
+  <si>
+    <t>Womens Resource Center Dept</t>
+  </si>
+  <si>
+    <t>D01183</t>
+  </si>
+  <si>
+    <t>VCUA Office</t>
+  </si>
+  <si>
+    <t>ORG26</t>
+  </si>
+  <si>
+    <t>University Advancement</t>
+  </si>
+  <si>
+    <t>DIV146</t>
+  </si>
+  <si>
+    <t>University Advancement Divisio</t>
+  </si>
+  <si>
+    <t>D01184</t>
+  </si>
+  <si>
+    <t>VCUA University Events</t>
+  </si>
+  <si>
+    <t>D01186</t>
+  </si>
+  <si>
+    <t>Govt &amp; Community Relations</t>
+  </si>
+  <si>
+    <t>DIV211</t>
+  </si>
+  <si>
+    <t>Govt &amp; Community Relations Div</t>
+  </si>
+  <si>
+    <t>D01187</t>
+  </si>
+  <si>
+    <t>Alumni Engagement Dept</t>
+  </si>
+  <si>
+    <t>D01188</t>
+  </si>
+  <si>
+    <t>Development</t>
+  </si>
+  <si>
+    <t>D01189</t>
+  </si>
+  <si>
+    <t>VCUA University Relations</t>
+  </si>
+  <si>
+    <t>D01192</t>
+  </si>
+  <si>
+    <t>INACTIVE--UC MEXUS-RED</t>
+  </si>
+  <si>
+    <t>D01193</t>
+  </si>
+  <si>
+    <t>Registrar Dept</t>
+  </si>
+  <si>
+    <t>D01198</t>
+  </si>
+  <si>
+    <t>Staff Assembly Dept</t>
+  </si>
+  <si>
+    <t>D01200</t>
+  </si>
+  <si>
+    <t>FS Administration Dept</t>
+  </si>
+  <si>
+    <t>DIV153</t>
+  </si>
+  <si>
+    <t>Facilities Services</t>
+  </si>
+  <si>
+    <t>D01201</t>
+  </si>
+  <si>
+    <t>Maintenance Services</t>
+  </si>
+  <si>
+    <t>D01202</t>
+  </si>
+  <si>
+    <t>Grounds</t>
+  </si>
+  <si>
+    <t>D01203</t>
+  </si>
+  <si>
+    <t>Environmental &amp; Resource Svcs</t>
+  </si>
+  <si>
+    <t>D01204</t>
+  </si>
+  <si>
+    <t>Refuse</t>
+  </si>
+  <si>
+    <t>D01205</t>
+  </si>
+  <si>
+    <t>Central Plant Operations Dept</t>
+  </si>
+  <si>
+    <t>D01206</t>
+  </si>
+  <si>
+    <t>Energy &amp; Utility Management</t>
+  </si>
+  <si>
+    <t>D01207</t>
+  </si>
+  <si>
+    <t>Plant Services</t>
+  </si>
+  <si>
+    <t>D01211</t>
+  </si>
+  <si>
+    <t>Project Management Dept</t>
+  </si>
+  <si>
+    <t>DIV154</t>
+  </si>
+  <si>
+    <t>Planning Design &amp; Construction</t>
+  </si>
+  <si>
+    <t>D01216</t>
+  </si>
+  <si>
+    <t>VCUA Administrative Services D</t>
+  </si>
+  <si>
+    <t>D01222</t>
+  </si>
+  <si>
+    <t>The Well</t>
+  </si>
+  <si>
+    <t>D01224</t>
+  </si>
+  <si>
+    <t>VP International Affairs Admin</t>
+  </si>
+  <si>
+    <t>DIV162</t>
+  </si>
+  <si>
+    <t>International Affairs Division</t>
+  </si>
+  <si>
+    <t>D01226</t>
+  </si>
+  <si>
+    <t>Alpha Center Dept</t>
+  </si>
+  <si>
+    <t>D01233</t>
+  </si>
+  <si>
+    <t>CAMP</t>
+  </si>
+  <si>
+    <t>D01234</t>
+  </si>
+  <si>
+    <t>Research Admin &amp; Compliance</t>
+  </si>
+  <si>
+    <t>D01238</t>
+  </si>
+  <si>
+    <t>MISC CORE FACILITIES</t>
+  </si>
+  <si>
+    <t>D01261</t>
+  </si>
+  <si>
+    <t>Provosts Office Gen Ops</t>
+  </si>
+  <si>
+    <t>DIV167</t>
+  </si>
+  <si>
+    <t>Provosts Office</t>
+  </si>
+  <si>
+    <t>D01262</t>
+  </si>
+  <si>
+    <t>Provosts Office Other</t>
+  </si>
+  <si>
+    <t>D01264</t>
+  </si>
+  <si>
+    <t>Desert Facilities &amp; Programs D</t>
+  </si>
+  <si>
+    <t>ORG35</t>
+  </si>
+  <si>
+    <t>Palm Desert Center</t>
+  </si>
+  <si>
+    <t>DIV172</t>
+  </si>
+  <si>
+    <t>Palm Desert Graduate Center Di</t>
+  </si>
+  <si>
+    <t>D01271</t>
+  </si>
+  <si>
+    <t>INACTIVE-UNEX-Information Tech</t>
+  </si>
+  <si>
+    <t>D01272</t>
+  </si>
+  <si>
+    <t>Undergraduate Education Dept</t>
+  </si>
+  <si>
+    <t>D01273</t>
+  </si>
+  <si>
+    <t>INACTIVE-UNEX-Overseas Progrms</t>
+  </si>
+  <si>
+    <t>DIV117</t>
+  </si>
+  <si>
+    <t>INACTIVE -UNEX - Intl Edu Pgms</t>
+  </si>
+  <si>
+    <t>D01278</t>
+  </si>
+  <si>
+    <t>TECHNOLOGY PARTNERSHIP DEPT</t>
+  </si>
+  <si>
+    <t>DIV235</t>
+  </si>
+  <si>
+    <t>TECHNOLOGY PARTNERSHIPS</t>
+  </si>
+  <si>
+    <t>D01280</t>
+  </si>
+  <si>
+    <t>Palm Desert Center Admin Dept</t>
+  </si>
+  <si>
+    <t>D01281</t>
+  </si>
+  <si>
+    <t>INACTIVE - BAS IT Services</t>
+  </si>
+  <si>
+    <t>D01282</t>
+  </si>
+  <si>
+    <t>Advancement Services</t>
+  </si>
+  <si>
+    <t>D01284</t>
+  </si>
+  <si>
+    <t>INACTIVE-Stud Aff Mktg and Com</t>
+  </si>
+  <si>
+    <t>D01287</t>
+  </si>
+  <si>
+    <t>INACTIVE -Student Aff Tech Svc</t>
+  </si>
+  <si>
+    <t>D01289</t>
+  </si>
+  <si>
+    <t>Office of Legal Affairs</t>
+  </si>
+  <si>
+    <t>DIV212</t>
+  </si>
+  <si>
+    <t>Office of Legal Affairs Divisi</t>
+  </si>
+  <si>
+    <t>D01290</t>
+  </si>
+  <si>
+    <t>Academic Personnel</t>
+  </si>
+  <si>
+    <t>DIV171</t>
+  </si>
+  <si>
+    <t>Academic Personnel Division</t>
+  </si>
+  <si>
+    <t>D01291</t>
+  </si>
+  <si>
+    <t>Office of Admin Resolution</t>
+  </si>
+  <si>
+    <t>DIV170</t>
+  </si>
+  <si>
+    <t>Administrative Resolution</t>
+  </si>
+  <si>
+    <t>D01292</t>
+  </si>
+  <si>
+    <t>Transfer Credit &amp; Articulation</t>
+  </si>
+  <si>
+    <t>D01296</t>
+  </si>
+  <si>
+    <t>INACTIVE-Intl Scholars Center</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>D01300</t>
+  </si>
+  <si>
+    <t>Executive Searches Unit</t>
+  </si>
+  <si>
+    <t>DIV209</t>
+  </si>
+  <si>
+    <t>Admin Svcs &amp; Strat Exec Team D</t>
+  </si>
+  <si>
+    <t>D01304</t>
+  </si>
+  <si>
+    <t>Student Conduct Programs Dept</t>
+  </si>
+  <si>
+    <t>D01305</t>
+  </si>
+  <si>
+    <t>University Writing Program Dep</t>
+  </si>
+  <si>
+    <t>D01308</t>
+  </si>
+  <si>
+    <t>INACTIVE-CEVC Information Tech</t>
+  </si>
+  <si>
+    <t>D01311</t>
+  </si>
+  <si>
+    <t>Diversity Equity &amp; Inclusion D</t>
+  </si>
+  <si>
+    <t>DIV173</t>
+  </si>
+  <si>
+    <t>D01312</t>
+  </si>
+  <si>
+    <t>INACTIVE -Capital Planning</t>
+  </si>
+  <si>
+    <t>ORG17</t>
+  </si>
+  <si>
+    <t>INACTIVE -Planning &amp; Budget</t>
+  </si>
+  <si>
+    <t>DIV184</t>
+  </si>
+  <si>
+    <t>D01314</t>
+  </si>
+  <si>
+    <t>Building Maintenance for PDGC</t>
+  </si>
+  <si>
+    <t>D01316</t>
+  </si>
+  <si>
+    <t>Institutional Research Dept</t>
+  </si>
+  <si>
+    <t>DIV186</t>
+  </si>
+  <si>
+    <t>Institutional Research Divisio</t>
+  </si>
+  <si>
+    <t>D01317</t>
+  </si>
+  <si>
+    <t>Office of TRIO Programs Dept</t>
+  </si>
+  <si>
+    <t>D01318</t>
+  </si>
+  <si>
+    <t>Univ Eastside Community Collab</t>
+  </si>
+  <si>
+    <t>D01319</t>
+  </si>
+  <si>
+    <t>INACTIVE-UCR/PUSD GEAR Up Proj</t>
+  </si>
+  <si>
+    <t>D01325</t>
+  </si>
+  <si>
+    <t>ASSET Payroll &amp; WFA Unit</t>
+  </si>
+  <si>
+    <t>D01326</t>
+  </si>
+  <si>
+    <t>Office of Civil Rights</t>
+  </si>
+  <si>
+    <t>D01330</t>
+  </si>
+  <si>
+    <t>Risk Management Dept</t>
+  </si>
+  <si>
+    <t>D01333</t>
+  </si>
+  <si>
+    <t>UCR Foundation Dept</t>
+  </si>
+  <si>
+    <t>D01334</t>
+  </si>
+  <si>
+    <t>Alumni Association Dept</t>
+  </si>
+  <si>
+    <t>D01338</t>
+  </si>
+  <si>
+    <t>Middle Eastern Student Center</t>
+  </si>
+  <si>
+    <t>D01341</t>
+  </si>
+  <si>
+    <t>INACTIVE-VC Planning &amp; BudgOfc</t>
+  </si>
+  <si>
+    <t>DIV179</t>
+  </si>
+  <si>
+    <t>INACTIVE-VC-Planning &amp; BudgOfc</t>
+  </si>
+  <si>
+    <t>D01347</t>
+  </si>
+  <si>
+    <t>VC Health &amp; Wellness Dept</t>
+  </si>
+  <si>
+    <t>DIV180</t>
+  </si>
+  <si>
+    <t>HWS Gen Ops</t>
+  </si>
+  <si>
+    <t>D01348</t>
+  </si>
+  <si>
+    <t>Campus Wide Sustainability Pro</t>
+  </si>
+  <si>
+    <t>DIV217</t>
+  </si>
+  <si>
+    <t>D01349</t>
+  </si>
+  <si>
+    <t>Sustainability Office Dept</t>
+  </si>
+  <si>
+    <t>D01350</t>
+  </si>
+  <si>
+    <t>INACTIVE-Strategic ProjectMgmt</t>
+  </si>
+  <si>
+    <t>D01351</t>
+  </si>
+  <si>
+    <t>Fact Finding Office Dept</t>
+  </si>
+  <si>
+    <t>D01352</t>
+  </si>
+  <si>
+    <t>CCO Immediate Office Dept</t>
+  </si>
+  <si>
+    <t>D01355</t>
+  </si>
+  <si>
+    <t>UC Mexico Initiative Dept</t>
+  </si>
+  <si>
+    <t>D01356</t>
+  </si>
+  <si>
+    <t>Office of Emergency Management</t>
+  </si>
+  <si>
+    <t>D01358</t>
+  </si>
+  <si>
+    <t>Education Abroad Dept</t>
+  </si>
+  <si>
+    <t>D01359</t>
+  </si>
+  <si>
+    <t>Campus Student Technology Fund</t>
+  </si>
+  <si>
+    <t>D02006</t>
+  </si>
+  <si>
+    <t>OASIS Park</t>
+  </si>
+  <si>
+    <t>D02034</t>
+  </si>
+  <si>
+    <t>Workers Comp &amp; Disability Mgmt</t>
+  </si>
+  <si>
+    <t>D02035</t>
+  </si>
+  <si>
+    <t>Residential Life VCSA Dept</t>
+  </si>
+  <si>
+    <t>D02036</t>
+  </si>
+  <si>
+    <t>Training &amp; Education Dept</t>
+  </si>
+  <si>
+    <t>D02037</t>
+  </si>
+  <si>
+    <t>HR UCPath Dept</t>
+  </si>
+  <si>
+    <t>D02038</t>
+  </si>
+  <si>
+    <t>Talent Acq &amp; Diversity Outreac</t>
+  </si>
+  <si>
+    <t>D02039</t>
+  </si>
+  <si>
+    <t>Compensation Dept</t>
+  </si>
+  <si>
+    <t>D02040</t>
+  </si>
+  <si>
+    <t>Employee &amp; Org Development Dep</t>
+  </si>
+  <si>
+    <t>D02041</t>
+  </si>
+  <si>
+    <t>Workplace Health and Wellness</t>
+  </si>
+  <si>
+    <t>D02043</t>
+  </si>
+  <si>
+    <t>D02044</t>
+  </si>
+  <si>
+    <t>Data Engineering Dept</t>
+  </si>
+  <si>
+    <t>D02045</t>
+  </si>
+  <si>
+    <t>Data Center Operations Dept</t>
+  </si>
+  <si>
+    <t>D02046</t>
+  </si>
+  <si>
+    <t>IT Cybersecurity Dept</t>
+  </si>
+  <si>
+    <t>DIV139</t>
+  </si>
+  <si>
+    <t>IT Cybersecurity Div</t>
+  </si>
+  <si>
+    <t>D02047</t>
+  </si>
+  <si>
+    <t>Health &amp; Wellness Case Mgmt</t>
+  </si>
+  <si>
+    <t>D02048</t>
+  </si>
+  <si>
+    <t>International Stdnt and Schlrs</t>
+  </si>
+  <si>
+    <t>D02049</t>
+  </si>
+  <si>
+    <t>Campus Advocacy Resorc &amp; Educ</t>
+  </si>
+  <si>
+    <t>D02050</t>
+  </si>
+  <si>
+    <t>Housing Facilities Services</t>
+  </si>
+  <si>
+    <t>D02051</t>
+  </si>
+  <si>
+    <t>Citrus Shared Services Dept</t>
+  </si>
+  <si>
+    <t>DIV213</t>
+  </si>
+  <si>
+    <t>Citrus Shared Services Divisio</t>
+  </si>
+  <si>
+    <t>D02060</t>
+  </si>
+  <si>
+    <t>HUB Facilities Maintenance Dep</t>
+  </si>
+  <si>
+    <t>D02061</t>
+  </si>
+  <si>
+    <t>PDC Business Operations Dept</t>
+  </si>
+  <si>
+    <t>D02062</t>
+  </si>
+  <si>
+    <t>Office of Campus Architect</t>
+  </si>
+  <si>
+    <t>D02063</t>
+  </si>
+  <si>
+    <t>IT Risk Management Dept</t>
+  </si>
+  <si>
+    <t>D02064</t>
+  </si>
+  <si>
+    <t>Identity &amp; Access Management D</t>
+  </si>
+  <si>
+    <t>D02065</t>
+  </si>
+  <si>
+    <t>Portfolio Management Dept</t>
+  </si>
+  <si>
+    <t>D02066</t>
+  </si>
+  <si>
+    <t>Campus Web Solutions Dept</t>
+  </si>
+  <si>
+    <t>D02069</t>
+  </si>
+  <si>
+    <t>Real Estate Office Dept</t>
+  </si>
+  <si>
+    <t>D02070</t>
+  </si>
+  <si>
+    <t>XCITE Dept</t>
+  </si>
+  <si>
+    <t>D02072</t>
+  </si>
+  <si>
+    <t>RED Multidisc Research Bldg</t>
+  </si>
+  <si>
+    <t>D02073</t>
+  </si>
+  <si>
+    <t>UCPATH Campus Support Services</t>
+  </si>
+  <si>
+    <t>D02075</t>
+  </si>
+  <si>
+    <t>Client Support Services</t>
+  </si>
+  <si>
+    <t>D02076</t>
+  </si>
+  <si>
+    <t>FS Business Operations Dept</t>
+  </si>
+  <si>
+    <t>D02077</t>
+  </si>
+  <si>
+    <t>Space Management Dept</t>
+  </si>
+  <si>
+    <t>DIV216</t>
+  </si>
+  <si>
+    <t>Space Management Division</t>
+  </si>
+  <si>
+    <t>D02079</t>
+  </si>
+  <si>
+    <t>Alianza UCMX Dept</t>
+  </si>
+  <si>
+    <t>ORG41</t>
+  </si>
+  <si>
+    <t>Alianza UCMX</t>
+  </si>
+  <si>
+    <t>DIV221</t>
+  </si>
+  <si>
+    <t>Alianza UCMX Division</t>
+  </si>
+  <si>
+    <t>D02080</t>
+  </si>
+  <si>
+    <t>UC MEXUS</t>
+  </si>
+  <si>
+    <t>DIV222</t>
+  </si>
+  <si>
+    <t>UC MEXUS Division</t>
+  </si>
+  <si>
+    <t>D02081</t>
+  </si>
+  <si>
+    <t>CASA</t>
+  </si>
+  <si>
+    <t>DIV223</t>
+  </si>
+  <si>
+    <t>CASA Division</t>
+  </si>
+  <si>
+    <t>D02082</t>
+  </si>
+  <si>
+    <t>Student Basic Needs</t>
+  </si>
+  <si>
+    <t>D02083</t>
+  </si>
+  <si>
+    <t>Undocumented Student Programs</t>
+  </si>
+  <si>
+    <t>D02084</t>
+  </si>
+  <si>
+    <t>Finance Admin Solutions Team</t>
+  </si>
+  <si>
+    <t>D02085</t>
+  </si>
+  <si>
+    <t>International Recruitment Dept</t>
+  </si>
+  <si>
+    <t>D02086</t>
+  </si>
+  <si>
+    <t>INACTIVE -Staff Experience</t>
+  </si>
+  <si>
+    <t>D02088</t>
+  </si>
+  <si>
+    <t>PSA School of Medicine Dept</t>
+  </si>
+  <si>
+    <t>D02089</t>
+  </si>
+  <si>
+    <t>Undergrad Student Financial Ai</t>
+  </si>
+  <si>
+    <t>D02093</t>
+  </si>
+  <si>
+    <t>SWIFT</t>
+  </si>
+  <si>
+    <t>D02099</t>
+  </si>
+  <si>
+    <t>IT Service Management Dept</t>
+  </si>
+  <si>
+    <t>D02100</t>
+  </si>
+  <si>
+    <t>Communication and Assessment D</t>
+  </si>
+  <si>
+    <t>D02101</t>
+  </si>
+  <si>
+    <t>Veteran Resource Program</t>
+  </si>
+  <si>
+    <t>D02102</t>
+  </si>
+  <si>
+    <t>Foster Youth Support Srvcs Dep</t>
+  </si>
+  <si>
+    <t>D02103</t>
+  </si>
+  <si>
+    <t>ASPB</t>
+  </si>
+  <si>
+    <t>D02104</t>
+  </si>
+  <si>
+    <t>Orientation</t>
+  </si>
+  <si>
+    <t>D02105</t>
+  </si>
+  <si>
+    <t>Student Media</t>
+  </si>
+  <si>
+    <t>D02106</t>
+  </si>
+  <si>
+    <t>K16 IE Collaborative</t>
+  </si>
+  <si>
+    <t>D02107</t>
+  </si>
+  <si>
+    <t>CECOP Administration Dept</t>
+  </si>
+  <si>
+    <t>D02108</t>
+  </si>
+  <si>
+    <t>Student Academic Services</t>
+  </si>
+  <si>
+    <t>D02109</t>
+  </si>
+  <si>
+    <t>Cheerleading</t>
+  </si>
+  <si>
+    <t>D02110</t>
+  </si>
+  <si>
+    <t>Sports Medicine</t>
+  </si>
+  <si>
+    <t>D02111</t>
+  </si>
+  <si>
+    <t>Baseball</t>
+  </si>
+  <si>
+    <t>D02112</t>
+  </si>
+  <si>
+    <t>Mens Basketball</t>
+  </si>
+  <si>
+    <t>D02113</t>
+  </si>
+  <si>
+    <t>Mens Cross Country</t>
+  </si>
+  <si>
+    <t>D02114</t>
+  </si>
+  <si>
+    <t>Mens Golf</t>
+  </si>
+  <si>
+    <t>D02115</t>
+  </si>
+  <si>
+    <t>Mens Soccer</t>
+  </si>
+  <si>
+    <t>D02116</t>
+  </si>
+  <si>
+    <t>Mens Tennis</t>
+  </si>
+  <si>
+    <t>D02117</t>
+  </si>
+  <si>
+    <t>Mens Track</t>
+  </si>
+  <si>
+    <t>D02118</t>
+  </si>
+  <si>
+    <t>Womens Basketball</t>
+  </si>
+  <si>
+    <t>D02119</t>
+  </si>
+  <si>
+    <t>Womens Cross Country</t>
+  </si>
+  <si>
+    <t>D02120</t>
+  </si>
+  <si>
+    <t>Womens Golf</t>
+  </si>
+  <si>
+    <t>D02121</t>
+  </si>
+  <si>
+    <t>Womens Soccer</t>
+  </si>
+  <si>
+    <t>D02122</t>
+  </si>
+  <si>
+    <t>Softball</t>
+  </si>
+  <si>
+    <t>D02123</t>
+  </si>
+  <si>
+    <t>Womens Tennis</t>
+  </si>
+  <si>
+    <t>D02124</t>
+  </si>
+  <si>
+    <t>Womens Track</t>
+  </si>
+  <si>
+    <t>D02125</t>
+  </si>
+  <si>
+    <t>Womens Track Volleyball</t>
+  </si>
+  <si>
+    <t>D02126</t>
+  </si>
+  <si>
+    <t>Strength and Conditioning</t>
+  </si>
+  <si>
+    <t>D02127</t>
+  </si>
+  <si>
+    <t>Facilities and Equipment</t>
+  </si>
+  <si>
+    <t>D02128</t>
+  </si>
+  <si>
+    <t>Operations and Ticketing</t>
+  </si>
+  <si>
+    <t>D02132</t>
+  </si>
+  <si>
+    <t>Policy Comm &amp; Strategic Init</t>
+  </si>
+  <si>
+    <t>D02133</t>
+  </si>
+  <si>
+    <t>CALIT2</t>
+  </si>
+  <si>
+    <t>D02135</t>
+  </si>
+  <si>
+    <t>CIRC</t>
+  </si>
+  <si>
+    <t>D02137</t>
+  </si>
+  <si>
+    <t>Riverside Underground Scholars</t>
+  </si>
+  <si>
+    <t>D02138</t>
+  </si>
+  <si>
+    <t>Student Svcs Mktg &amp; Comms</t>
+  </si>
+  <si>
+    <t>DIV236</t>
+  </si>
+  <si>
+    <t>ES Marketing &amp; Communications</t>
+  </si>
+  <si>
+    <t>D02139</t>
+  </si>
+  <si>
+    <t>Fire Life and Safety Dept</t>
+  </si>
+  <si>
+    <t>D02140</t>
+  </si>
+  <si>
+    <t>Campuswide Operations</t>
+  </si>
+  <si>
+    <t>D02141</t>
+  </si>
+  <si>
+    <t>Campus Affiliates</t>
+  </si>
+  <si>
+    <t>D02142</t>
+  </si>
+  <si>
+    <t>Holistic Health &amp; Wellness Dpt</t>
+  </si>
+  <si>
+    <t>D02143</t>
+  </si>
+  <si>
+    <t>Student Supp &amp; Resources Dpt</t>
   </si>
   <si>
     <t>D01150</t>
   </si>
   <si>
-    <t>Control Functions - Misc.</t>
+    <t>Control Functions Misc Dept</t>
+  </si>
+  <si>
+    <t>ORG23</t>
+  </si>
+  <si>
+    <t>Control Functions</t>
   </si>
   <si>
     <t>DIV123</t>
   </si>
   <si>
-    <t>Control Functions - Misc</t>
-[...5 lines deleted...]
-    <t>Control Functions</t>
+    <t>Control Functions Misc Divisio</t>
   </si>
   <si>
     <t>CTRL</t>
   </si>
   <si>
+    <t>D02014</t>
+  </si>
+  <si>
+    <t>SOM Strategic Rsc Ctr</t>
+  </si>
+  <si>
+    <t>DIV207</t>
+  </si>
+  <si>
+    <t>SOM Legacy Accounts</t>
+  </si>
+  <si>
+    <t>D02019</t>
+  </si>
+  <si>
+    <t>SOM Medicine Dept</t>
+  </si>
+  <si>
+    <t>D02025</t>
+  </si>
+  <si>
+    <t>SOM Haider Spine Center</t>
+  </si>
+  <si>
+    <t>D02026</t>
+  </si>
+  <si>
+    <t>SOM Tenet Foundation</t>
+  </si>
+  <si>
+    <t>D02028</t>
+  </si>
+  <si>
+    <t>SOM John F Kennedy Hospital</t>
+  </si>
+  <si>
+    <t>D02029</t>
+  </si>
+  <si>
+    <t>SOM Corona Regional</t>
+  </si>
+  <si>
+    <t>D02030</t>
+  </si>
+  <si>
+    <t>INACTIVE -UCLA/UCR Partnership</t>
+  </si>
+  <si>
+    <t>D02031</t>
+  </si>
+  <si>
+    <t>SOM Universal Health System</t>
+  </si>
+  <si>
+    <t>D02032</t>
+  </si>
+  <si>
+    <t>SOM Dignity Health</t>
+  </si>
+  <si>
+    <t>D02033</t>
+  </si>
+  <si>
+    <t>SOM Parkview Hospital</t>
+  </si>
+  <si>
     <t>D51150</t>
   </si>
   <si>
+    <t>INACTIVE-ControlFunctions-Misc</t>
+  </si>
+  <si>
+    <t>ORG523</t>
+  </si>
+  <si>
+    <t>INACTIVE -Control Functions</t>
+  </si>
+  <si>
     <t>DIV5123</t>
   </si>
   <si>
-    <t>ORG523</t>
-[...395 lines deleted...]
-    <t>DIV223</t>
+    <t>INACTIVE-Ctrl Functions - Misc</t>
+  </si>
+  <si>
+    <t>D01008</t>
+  </si>
+  <si>
+    <t>CHASS Deans Office Dept</t>
+  </si>
+  <si>
+    <t>ORG12</t>
+  </si>
+  <si>
+    <t>College of Humanities Arts &amp; S</t>
+  </si>
+  <si>
+    <t>DIV104</t>
+  </si>
+  <si>
+    <t>CHASS General Administration</t>
+  </si>
+  <si>
+    <t>Harvest</t>
+  </si>
+  <si>
+    <t>D01009</t>
+  </si>
+  <si>
+    <t>CHASS Deans Unallocated Res</t>
+  </si>
+  <si>
+    <t>D01010</t>
+  </si>
+  <si>
+    <t>CHASS Student Affairs</t>
+  </si>
+  <si>
+    <t>D01012</t>
+  </si>
+  <si>
+    <t>Cntr for Biblio Studies Dept</t>
+  </si>
+  <si>
+    <t>DIV105</t>
+  </si>
+  <si>
+    <t>CHASS Centers Programs &amp; Other</t>
+  </si>
+  <si>
+    <t>D01013</t>
+  </si>
+  <si>
+    <t>Cntr for Ideas and Society Dep</t>
+  </si>
+  <si>
+    <t>D01014</t>
+  </si>
+  <si>
+    <t>Cntr for Social &amp; Beh Sci Res</t>
+  </si>
+  <si>
+    <t>D01016</t>
+  </si>
+  <si>
+    <t>INACTIVE-Theatre Facility Unit</t>
+  </si>
+  <si>
+    <t>D01018</t>
+  </si>
+  <si>
+    <t>English Dept</t>
+  </si>
+  <si>
+    <t>DIV106</t>
+  </si>
+  <si>
+    <t>Humanities</t>
+  </si>
+  <si>
+    <t>D01019</t>
+  </si>
+  <si>
+    <t>History Dept</t>
+  </si>
+  <si>
+    <t>D01020</t>
+  </si>
+  <si>
+    <t>Comparative Lit &amp; Languages De</t>
+  </si>
+  <si>
+    <t>D01021</t>
+  </si>
+  <si>
+    <t>Philosophy Dept</t>
+  </si>
+  <si>
+    <t>D01022</t>
+  </si>
+  <si>
+    <t>Religious Studies Dept</t>
+  </si>
+  <si>
+    <t>D01023</t>
+  </si>
+  <si>
+    <t>Hispanic Studies Dept</t>
+  </si>
+  <si>
+    <t>D01025</t>
+  </si>
+  <si>
+    <t>Anthropology Dept</t>
+  </si>
+  <si>
+    <t>DIV107</t>
+  </si>
+  <si>
+    <t>Social Sciences</t>
+  </si>
+  <si>
+    <t>D01026</t>
+  </si>
+  <si>
+    <t>Economics Dept</t>
+  </si>
+  <si>
+    <t>D01027</t>
+  </si>
+  <si>
+    <t>Ethnic Studies Dept</t>
+  </si>
+  <si>
+    <t>D01028</t>
+  </si>
+  <si>
+    <t>INACTIVE - Physical Education</t>
+  </si>
+  <si>
+    <t>D01029</t>
+  </si>
+  <si>
+    <t>Political Science Dept</t>
+  </si>
+  <si>
+    <t>D01030</t>
+  </si>
+  <si>
+    <t>Psychology Dept</t>
+  </si>
+  <si>
+    <t>D01031</t>
+  </si>
+  <si>
+    <t>Sociology Dept</t>
+  </si>
+  <si>
+    <t>D01032</t>
+  </si>
+  <si>
+    <t>Gender &amp; Sexuality Studies Dep</t>
+  </si>
+  <si>
+    <t>D01033</t>
+  </si>
+  <si>
+    <t>Art Dept</t>
+  </si>
+  <si>
+    <t>DIV108</t>
+  </si>
+  <si>
+    <t>Arts</t>
+  </si>
+  <si>
+    <t>D01034</t>
+  </si>
+  <si>
+    <t>History of Art Dept</t>
+  </si>
+  <si>
+    <t>D01035</t>
+  </si>
+  <si>
+    <t>Creative Writing Dept</t>
+  </si>
+  <si>
+    <t>D01036</t>
+  </si>
+  <si>
+    <t>Dance Dept</t>
+  </si>
+  <si>
+    <t>D01037</t>
+  </si>
+  <si>
+    <t>Music Dept</t>
+  </si>
+  <si>
+    <t>D01038</t>
+  </si>
+  <si>
+    <t>Theatre Film &amp; Digital Prod De</t>
+  </si>
+  <si>
+    <t>D01040</t>
+  </si>
+  <si>
+    <t>CNAS Deans Office Dept</t>
+  </si>
+  <si>
+    <t>ORG14</t>
+  </si>
+  <si>
+    <t>College of Natural &amp; Agricultu</t>
+  </si>
+  <si>
+    <t>DIV110</t>
+  </si>
+  <si>
+    <t>CNAS General</t>
+  </si>
+  <si>
+    <t>D01044</t>
+  </si>
+  <si>
+    <t>Agricultural Operations</t>
+  </si>
+  <si>
+    <t>DIV111</t>
+  </si>
+  <si>
+    <t>Agricultural Operations Divisi</t>
+  </si>
+  <si>
+    <t>D01045</t>
+  </si>
+  <si>
+    <t>Biochemistry Dept</t>
+  </si>
+  <si>
+    <t>DIV112</t>
+  </si>
+  <si>
+    <t>Life Ag &amp; Earth</t>
+  </si>
+  <si>
+    <t>D01046</t>
+  </si>
+  <si>
+    <t>Evolution Ecology &amp; Orgns Bio</t>
+  </si>
+  <si>
+    <t>D01047</t>
+  </si>
+  <si>
+    <t>Botany and Plant Sciences Dept</t>
+  </si>
+  <si>
+    <t>D01048</t>
+  </si>
+  <si>
+    <t>Entomology Dept</t>
+  </si>
+  <si>
+    <t>D01049</t>
+  </si>
+  <si>
+    <t>Natural Reserves</t>
+  </si>
+  <si>
+    <t>D01050</t>
+  </si>
+  <si>
+    <t>Nematology Dept</t>
+  </si>
+  <si>
+    <t>D01051</t>
+  </si>
+  <si>
+    <t>Molecular Cell &amp; Systems Bio D</t>
+  </si>
+  <si>
+    <t>D01052</t>
+  </si>
+  <si>
+    <t>Microbiology &amp; Plant Pathology</t>
+  </si>
+  <si>
+    <t>D01053</t>
+  </si>
+  <si>
+    <t>Environmental Sciences Dept</t>
+  </si>
+  <si>
+    <t>D01054</t>
+  </si>
+  <si>
+    <t>Chemistry Dept</t>
+  </si>
+  <si>
+    <t>DIV113</t>
+  </si>
+  <si>
+    <t>Chemistry Physics Mathematics</t>
+  </si>
+  <si>
+    <t>D01055</t>
+  </si>
+  <si>
+    <t>Earth &amp; Planetary Sciences Dep</t>
+  </si>
+  <si>
+    <t>D01056</t>
+  </si>
+  <si>
+    <t>Mathematics Dept</t>
+  </si>
+  <si>
+    <t>D01057</t>
+  </si>
+  <si>
+    <t>Physics and Astronomy Dept</t>
+  </si>
+  <si>
+    <t>D01058</t>
+  </si>
+  <si>
+    <t>Statistics Dept</t>
+  </si>
+  <si>
+    <t>D01061</t>
+  </si>
+  <si>
+    <t>Salinity Laboratory Dept</t>
+  </si>
+  <si>
+    <t>DIV116</t>
+  </si>
+  <si>
+    <t>USDA</t>
+  </si>
+  <si>
+    <t>D01092</t>
+  </si>
+  <si>
+    <t>Academic Senate Admin Dept</t>
+  </si>
+  <si>
+    <t>ORG18</t>
+  </si>
+  <si>
+    <t>Academic Senate</t>
+  </si>
+  <si>
+    <t>DIV126</t>
+  </si>
+  <si>
+    <t>Academic Senate Division</t>
+  </si>
+  <si>
+    <t>D01093</t>
+  </si>
+  <si>
+    <t>Academic Senate Research Dept</t>
+  </si>
+  <si>
+    <t>D01231</t>
+  </si>
+  <si>
+    <t>Botanic Gardens Dept</t>
+  </si>
+  <si>
+    <t>DIV165</t>
+  </si>
+  <si>
+    <t>Interdivisional Prgms &amp; Depts</t>
+  </si>
+  <si>
+    <t>D01235</t>
+  </si>
+  <si>
+    <t>Ctr for Conservation Biology D</t>
+  </si>
+  <si>
+    <t>D01236</t>
+  </si>
+  <si>
+    <t>Ctr for Invasive Spec Rsch Dep</t>
+  </si>
+  <si>
+    <t>D01237</t>
+  </si>
+  <si>
+    <t>INACTIVE-Dry Lands Rsrch Inst</t>
+  </si>
+  <si>
+    <t>D01239</t>
+  </si>
+  <si>
+    <t>Genetics Program Dept</t>
+  </si>
+  <si>
+    <t>D01241</t>
+  </si>
+  <si>
+    <t>Cell &amp; Developmental Bio Prgm</t>
+  </si>
+  <si>
+    <t>D01244</t>
+  </si>
+  <si>
+    <t>Microbiology Prgm Dept</t>
+  </si>
+  <si>
+    <t>D01245</t>
+  </si>
+  <si>
+    <t>BMPN Administration Dept</t>
+  </si>
+  <si>
+    <t>D01248</t>
+  </si>
+  <si>
+    <t>CNAS Graduate Stdt Affairs Ctr</t>
+  </si>
+  <si>
+    <t>DIV175</t>
+  </si>
+  <si>
+    <t>CNAS Academic Student Affairs</t>
+  </si>
+  <si>
+    <t>D01250</t>
+  </si>
+  <si>
+    <t>Neuroscience Program Dept</t>
+  </si>
+  <si>
+    <t>D01251</t>
+  </si>
+  <si>
+    <t>Archaeological Research Unit D</t>
+  </si>
+  <si>
+    <t>D01252</t>
+  </si>
+  <si>
+    <t>Environmental Toxicology Prgm</t>
+  </si>
+  <si>
+    <t>D01254</t>
+  </si>
+  <si>
+    <t>EMN Administration Dept</t>
+  </si>
+  <si>
+    <t>D01255</t>
+  </si>
+  <si>
+    <t>INACTIVE-Insti-Resch: Wrld Sys</t>
+  </si>
+  <si>
+    <t>D01256</t>
+  </si>
+  <si>
+    <t>Liberal Stds &amp; Interdisc Prgs</t>
+  </si>
+  <si>
+    <t>D01257</t>
+  </si>
+  <si>
+    <t>Institute of Genomics Dept</t>
+  </si>
+  <si>
+    <t>D01259</t>
+  </si>
+  <si>
+    <t>Gluck Administration Dept</t>
+  </si>
+  <si>
+    <t>D01263</t>
+  </si>
+  <si>
+    <t>Center for Plant Cell Biology</t>
+  </si>
+  <si>
+    <t>D01266</t>
+  </si>
+  <si>
+    <t>Plant Transformation Facility</t>
+  </si>
+  <si>
+    <t>D01267</t>
+  </si>
+  <si>
+    <t>ICAM Dept</t>
+  </si>
+  <si>
+    <t>D01268</t>
+  </si>
+  <si>
+    <t>CHASS Facilities MGMT Dept</t>
+  </si>
+  <si>
+    <t>D01269</t>
+  </si>
+  <si>
+    <t>Performing Arts Admin Dept</t>
+  </si>
+  <si>
+    <t>D01270</t>
+  </si>
+  <si>
+    <t>Art:Art History Admin Dept</t>
+  </si>
+  <si>
+    <t>D01277</t>
+  </si>
+  <si>
+    <t>BEES Administrative Unit Dept</t>
+  </si>
+  <si>
+    <t>D01283</t>
+  </si>
+  <si>
+    <t>MFA Writing Desert Campus Dept</t>
+  </si>
+  <si>
+    <t>D01286</t>
+  </si>
+  <si>
+    <t>CNAS Shops and Facilities</t>
+  </si>
+  <si>
+    <t>D01288</t>
+  </si>
+  <si>
+    <t>Science and Math Initiative De</t>
+  </si>
+  <si>
+    <t>D01295</t>
+  </si>
+  <si>
+    <t>UCR ARTS Dept</t>
+  </si>
+  <si>
+    <t>D01303</t>
+  </si>
+  <si>
+    <t>Media &amp; Cultural Studies Dept</t>
+  </si>
+  <si>
+    <t>D01306</t>
+  </si>
+  <si>
+    <t>CNAS UG Academic Advising Ctr</t>
+  </si>
+  <si>
+    <t>D01307</t>
+  </si>
+  <si>
+    <t>Stem Cell Center Dept</t>
+  </si>
+  <si>
+    <t>D01321</t>
+  </si>
+  <si>
+    <t>CNAS Deans Unallocated Resourc</t>
+  </si>
+  <si>
+    <t>D01327</t>
+  </si>
+  <si>
+    <t>Interdisciplinary Admin Unit</t>
+  </si>
+  <si>
+    <t>D01328</t>
+  </si>
+  <si>
+    <t>English Hist Phil Admin Unit D</t>
+  </si>
+  <si>
+    <t>D01329</t>
+  </si>
+  <si>
+    <t>Anthro Soci Admin Unit Dept</t>
+  </si>
+  <si>
+    <t>D01331</t>
+  </si>
+  <si>
+    <t>Comp Lit &amp; Lang Hisp Admin Dep</t>
+  </si>
+  <si>
+    <t>D01332</t>
+  </si>
+  <si>
+    <t>Econ Poli Sci Admin Unit Dept</t>
+  </si>
+  <si>
+    <t>D01335</t>
+  </si>
+  <si>
+    <t>CNAS Scholarships:Gifts:Endow</t>
+  </si>
+  <si>
+    <t>D01336</t>
+  </si>
+  <si>
+    <t>CNAS Department Resources</t>
+  </si>
+  <si>
+    <t>D01337</t>
+  </si>
+  <si>
+    <t>INACTIVE-CNAS CP&amp;M-Unalloc Rsr</t>
+  </si>
+  <si>
+    <t>D01339</t>
+  </si>
+  <si>
+    <t>CNAS Personnel Service Center</t>
+  </si>
+  <si>
+    <t>D02071</t>
+  </si>
+  <si>
+    <t>Biophysics Grad Program Dept</t>
+  </si>
+  <si>
+    <t>D02087</t>
+  </si>
+  <si>
+    <t>Society Envmnt Health Equity D</t>
+  </si>
+  <si>
+    <t>D02094</t>
+  </si>
+  <si>
+    <t>Black Study Dept</t>
+  </si>
+  <si>
+    <t>D02095</t>
+  </si>
+  <si>
+    <t>Young Oak Kim Ctr Dept</t>
+  </si>
+  <si>
+    <t>D02136</t>
+  </si>
+  <si>
+    <t>SAAIP ADMINISTRATION UNIT</t>
+  </si>
+  <si>
+    <t>D41040</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE-CNAS Dean's Office</t>
+  </si>
+  <si>
+    <t>ORG414</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE -College Nat AgSci</t>
+  </si>
+  <si>
+    <t>DIV4110</t>
+  </si>
+  <si>
+    <t>INACTIVE -CE - N&amp;AS - General</t>
+  </si>
+  <si>
+    <t>D41044</t>
+  </si>
+  <si>
+    <t>INACTIVE -CE-Ag Ops</t>
+  </si>
+  <si>
+    <t>DIV4111</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE-Agricultural Ops</t>
+  </si>
+  <si>
+    <t>D41045</t>
+  </si>
+  <si>
+    <t>INACTIVE -CE - Biochemistry</t>
+  </si>
+  <si>
+    <t>DIV4112</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE- Life and Ag Sci</t>
+  </si>
+  <si>
+    <t>D41046</t>
+  </si>
+  <si>
+    <t>INACTIVE -CE-EEOB</t>
+  </si>
+  <si>
+    <t>D41047</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE-Botany &amp; Plant Sci</t>
+  </si>
+  <si>
+    <t>D41048</t>
+  </si>
+  <si>
+    <t>INACTIVE -CE - Entomology</t>
+  </si>
+  <si>
+    <t>D41050</t>
+  </si>
+  <si>
+    <t>INACTIVE -CE - Nematology</t>
+  </si>
+  <si>
+    <t>D41051</t>
+  </si>
+  <si>
+    <t>INACTIVE -CE - MCSB</t>
+  </si>
+  <si>
+    <t>D41052</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE-Microbio&amp;PlantPath</t>
+  </si>
+  <si>
+    <t>D41053</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE - Enviromental Sci</t>
+  </si>
+  <si>
+    <t>D41055</t>
+  </si>
+  <si>
+    <t>INACTIVE -CE - Earth Sciences</t>
+  </si>
+  <si>
+    <t>D41058</t>
+  </si>
+  <si>
+    <t>INACTIVE -CE - Statistics</t>
+  </si>
+  <si>
+    <t>D41223</t>
+  </si>
+  <si>
+    <t>CE InterCampus Programs</t>
+  </si>
+  <si>
+    <t>D41230</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE-Consumer Economics</t>
+  </si>
+  <si>
+    <t>DIV4165</t>
+  </si>
+  <si>
+    <t>INACTIVE-Interdiv Pgms&amp;Depts</t>
+  </si>
+  <si>
+    <t>D41245</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE-BMPN Adminstration</t>
+  </si>
+  <si>
+    <t>D41277</t>
+  </si>
+  <si>
+    <t>INACTIVE-C  BEES Adminstrative</t>
+  </si>
+  <si>
+    <t>D41310</t>
+  </si>
+  <si>
+    <t>INACTIVE-ANR Nws&amp;OutrchSpanish</t>
+  </si>
+  <si>
+    <t>DIV4161</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE-Inter-Campus Pgms</t>
+  </si>
+  <si>
+    <t>D41313</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE -SPP Dean's Office</t>
+  </si>
+  <si>
+    <t>DIV4174</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE- SPP Dean's Office</t>
+  </si>
+  <si>
+    <t>D41321</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE-Unallocated Rsrces</t>
+  </si>
+  <si>
+    <t>D41335</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE-CNAS SchGiftsEndow</t>
+  </si>
+  <si>
+    <t>D41336</t>
+  </si>
+  <si>
+    <t>INACTIVE-CE-CNAS L&amp;A-Unalloc R</t>
+  </si>
+  <si>
+    <t>D41339</t>
+  </si>
+  <si>
+    <t>INACTIVE -CE-CNAS Prsnl SvcCtr</t>
+  </si>
+  <si>
+    <t>D51192</t>
+  </si>
+  <si>
+    <t>INACTIVE -UC MEXUS-SW</t>
+  </si>
+  <si>
+    <t>ORG530</t>
+  </si>
+  <si>
+    <t>INACTIVE -UC MEXUS</t>
+  </si>
+  <si>
+    <t>DIV5151</t>
   </si>
   <si>
     <t>D51355</t>
   </si>
   <si>
-    <t>UC-Mexico Initiative</t>
+    <t>INACTIVE -UC-Mexico Initiative</t>
+  </si>
+  <si>
+    <t>ORG520</t>
   </si>
   <si>
     <t>DIV5136</t>
   </si>
   <si>
-    <t>ORG520</t>
-[...865 lines deleted...]
-  <si>
     <t>D01000</t>
   </si>
   <si>
-    <t>Graduate School of Education</t>
+    <t>SOE Deans Office Dept</t>
+  </si>
+  <si>
+    <t>ORG10</t>
+  </si>
+  <si>
+    <t>School of Education</t>
   </si>
   <si>
     <t>DIV100</t>
   </si>
   <si>
-    <t>ORG10</t>
+    <t>School of Education General</t>
+  </si>
+  <si>
+    <t>LEAP</t>
+  </si>
+  <si>
+    <t>D01001</t>
+  </si>
+  <si>
+    <t>Instruction &amp; Prog Support</t>
+  </si>
+  <si>
+    <t>DIV224</t>
+  </si>
+  <si>
+    <t>School of Education Academic</t>
+  </si>
+  <si>
+    <t>D01015</t>
+  </si>
+  <si>
+    <t>Pres Cntr for Crime &amp; Justice</t>
+  </si>
+  <si>
+    <t>ORG37</t>
+  </si>
+  <si>
+    <t>School of Public Policy</t>
+  </si>
+  <si>
+    <t>DIV178</t>
+  </si>
+  <si>
+    <t>SPP Centers</t>
+  </si>
+  <si>
+    <t>D01275</t>
+  </si>
+  <si>
+    <t>ICSD Inland Cntr for Sust Dev</t>
+  </si>
+  <si>
+    <t>D01293</t>
+  </si>
+  <si>
+    <t>INACTIVE-Higher Ed Initiatives</t>
+  </si>
+  <si>
+    <t>D01313</t>
+  </si>
+  <si>
+    <t>SPP Deans Office Dept</t>
+  </si>
+  <si>
+    <t>DIV174</t>
+  </si>
+  <si>
+    <t>SPP General</t>
+  </si>
+  <si>
+    <t>D01324</t>
+  </si>
+  <si>
+    <t>One Health Center Dept</t>
+  </si>
+  <si>
+    <t>D01340</t>
+  </si>
+  <si>
+    <t>Center for Geospatial Sciences</t>
+  </si>
+  <si>
+    <t>D01354</t>
+  </si>
+  <si>
+    <t>Blum Initiative Dept</t>
+  </si>
+  <si>
+    <t>D02042</t>
+  </si>
+  <si>
+    <t>Center for Tech:Society:Policy</t>
+  </si>
+  <si>
+    <t>D02053</t>
+  </si>
+  <si>
+    <t>Center for Social Innovation D</t>
+  </si>
+  <si>
+    <t>D02090</t>
+  </si>
+  <si>
+    <t>SOE Faculty Initiatives</t>
+  </si>
+  <si>
+    <t>D02091</t>
+  </si>
+  <si>
+    <t>SPP Instruction &amp; Prog Support</t>
+  </si>
+  <si>
+    <t>DIV225</t>
+  </si>
+  <si>
+    <t>SPP Academic</t>
+  </si>
+  <si>
+    <t>D02092</t>
+  </si>
+  <si>
+    <t>SPP Faculty Initiatives</t>
+  </si>
+  <si>
+    <t>D01002</t>
+  </si>
+  <si>
+    <t>BCOE Deans Office Dept</t>
+  </si>
+  <si>
+    <t>ORG11</t>
+  </si>
+  <si>
+    <t>Bourns College of Engineering</t>
+  </si>
+  <si>
+    <t>DIV101</t>
+  </si>
+  <si>
+    <t>BCOE General</t>
   </si>
   <si>
     <t>POSSC</t>
   </si>
   <si>
-    <t>D01293</t>
-[...22 lines deleted...]
-  <si>
     <t>D01003</t>
   </si>
   <si>
     <t>Computer Science &amp; Engineering</t>
   </si>
   <si>
     <t>DIV102</t>
   </si>
   <si>
-    <t>Engineering - Academic</t>
+    <t>BCOE Academic</t>
   </si>
   <si>
     <t>D01004</t>
   </si>
   <si>
-    <t>Electrical &amp; Computer  Eng</t>
+    <t>Electrical &amp; Computer Eng Dept</t>
   </si>
   <si>
     <t>D01005</t>
   </si>
   <si>
-    <t>Chemical/Environ. Engineering</t>
+    <t>Chemical Environ Engineering D</t>
   </si>
   <si>
     <t>D01006</t>
   </si>
   <si>
-    <t>Mechanical Engineering</t>
+    <t>Mechanical Engineering Dept</t>
+  </si>
+  <si>
+    <t>D01007</t>
+  </si>
+  <si>
+    <t>CECERT Dept</t>
+  </si>
+  <si>
+    <t>DIV103</t>
+  </si>
+  <si>
+    <t>BCOE Interdivisional Pgms Dpts</t>
+  </si>
+  <si>
+    <t>D01039</t>
+  </si>
+  <si>
+    <t>SCHOOL OF BUSINESS ADMIN OPS</t>
+  </si>
+  <si>
+    <t>ORG13</t>
+  </si>
+  <si>
+    <t>School of Business</t>
+  </si>
+  <si>
+    <t>DIV109</t>
+  </si>
+  <si>
+    <t>School of Business General</t>
+  </si>
+  <si>
+    <t>D01090</t>
+  </si>
+  <si>
+    <t>University Library Dept</t>
+  </si>
+  <si>
+    <t>ORG16</t>
+  </si>
+  <si>
+    <t>University Library</t>
+  </si>
+  <si>
+    <t>DIV124</t>
+  </si>
+  <si>
+    <t>University Library Division</t>
+  </si>
+  <si>
+    <t>D01144</t>
+  </si>
+  <si>
+    <t>Graduate Division Dept</t>
+  </si>
+  <si>
+    <t>ORG22</t>
+  </si>
+  <si>
+    <t>Graduate Division</t>
+  </si>
+  <si>
+    <t>DIV142</t>
+  </si>
+  <si>
+    <t>Graduate Division Division</t>
+  </si>
+  <si>
+    <t>D01145</t>
+  </si>
+  <si>
+    <t>Graduate Student Financial Aid</t>
+  </si>
+  <si>
+    <t>D01217</t>
+  </si>
+  <si>
+    <t>Ctr on Robotics Intellignt Sys</t>
+  </si>
+  <si>
+    <t>D01258</t>
+  </si>
+  <si>
+    <t>CONDUCTIVE QUANT ELEC CTR</t>
+  </si>
+  <si>
+    <t>D01265</t>
+  </si>
+  <si>
+    <t>BUS Academic Expense Funding</t>
+  </si>
+  <si>
+    <t>DIV228</t>
+  </si>
+  <si>
+    <t>School of Business Academic</t>
   </si>
   <si>
     <t>D01285</t>
   </si>
   <si>
-    <t>Bioengineering</t>
-[...23 lines deleted...]
-    <t>Ctr for Nano Sci &amp; Engr</t>
+    <t>Bioengineering Dept</t>
+  </si>
+  <si>
+    <t>D01297</t>
+  </si>
+  <si>
+    <t>BUS Instruction &amp; Teaching</t>
   </si>
   <si>
     <t>D01342</t>
   </si>
   <si>
-    <t>Material Sci/Engr Pgm</t>
+    <t>Material Sci Engr Pgm Dept</t>
   </si>
   <si>
     <t>D01343</t>
   </si>
   <si>
-    <t>WC Global Energy Center</t>
+    <t>WC Global Energy Center Dept</t>
   </si>
   <si>
     <t>D01345</t>
   </si>
   <si>
-    <t>Computer Engineering Program</t>
+    <t>Computer Engineering Program D</t>
   </si>
   <si>
     <t>D02052</t>
   </si>
   <si>
-    <t>UC-KIMS Ctr Innov Mat/Enrg/Env</t>
+    <t>UC KIMS Ctr Innov Mat:Enrg:Env</t>
   </si>
   <si>
     <t>D02058</t>
   </si>
   <si>
-    <t>Poem Center in BCoE</t>
+    <t>POEM Center in BCoE Dept</t>
   </si>
   <si>
     <t>D02059</t>
   </si>
   <si>
-    <t>UC-Light Research Center</t>
+    <t>UC Light Research Center Dept</t>
+  </si>
+  <si>
+    <t>D02067</t>
+  </si>
+  <si>
+    <t>BCOE Personnel Services</t>
   </si>
   <si>
     <t>D02068</t>
   </si>
   <si>
     <t>Cntr for Indstrl Biotechnology</t>
   </si>
   <si>
     <t>D02074</t>
   </si>
   <si>
-    <t>BCOE MS On-line ENGR Program</t>
+    <t>BCOE MS Online ENGR Program</t>
   </si>
   <si>
     <t>D02078</t>
   </si>
   <si>
-    <t>Energy/Econ/Env(E3) Resrch Cnt</t>
-[...1202 lines deleted...]
-    <t>DIV214</t>
+    <t>Energy:Econ:Env Resrch Center</t>
+  </si>
+  <si>
+    <t>D02129</t>
+  </si>
+  <si>
+    <t>COE College Resources</t>
+  </si>
+  <si>
+    <t>D02130</t>
+  </si>
+  <si>
+    <t>COE Scholarships Gifts</t>
+  </si>
+  <si>
+    <t>D02131</t>
+  </si>
+  <si>
+    <t>COE DIV Student Affairs</t>
+  </si>
+  <si>
+    <t>DIV233</t>
+  </si>
+  <si>
+    <t>D01059</t>
+  </si>
+  <si>
+    <t>Biomedical Sciences Dept</t>
+  </si>
+  <si>
+    <t>ORG40</t>
+  </si>
+  <si>
+    <t>School of Medicine</t>
+  </si>
+  <si>
+    <t>DIV202</t>
+  </si>
+  <si>
+    <t>SOM Research Div</t>
+  </si>
+  <si>
+    <t>SOM</t>
   </si>
   <si>
     <t>D02000</t>
   </si>
   <si>
-    <t>SOM - Dean's Office</t>
+    <t>SOM Deans Office Dept</t>
   </si>
   <si>
     <t>DIV200</t>
   </si>
   <si>
-    <t>ORG40</t>
-[...5 lines deleted...]
-    <t>SOM</t>
+    <t>SOM Deans Office Divi</t>
+  </si>
+  <si>
+    <t>D02001</t>
+  </si>
+  <si>
+    <t>SOM Student Affairs Dept</t>
+  </si>
+  <si>
+    <t>DIV206</t>
+  </si>
+  <si>
+    <t>SOM Medical Education Div</t>
+  </si>
+  <si>
+    <t>D02002</t>
+  </si>
+  <si>
+    <t>Internal Medicine Dept</t>
+  </si>
+  <si>
+    <t>DIV204</t>
+  </si>
+  <si>
+    <t>SOM Clinical Sciences Div</t>
+  </si>
+  <si>
+    <t>D02003</t>
+  </si>
+  <si>
+    <t>Family Medicine Dept</t>
+  </si>
+  <si>
+    <t>D02004</t>
+  </si>
+  <si>
+    <t>Graduate Medical Ed Dept</t>
+  </si>
+  <si>
+    <t>DIV205</t>
+  </si>
+  <si>
+    <t>Graduate Medical Education Div</t>
+  </si>
+  <si>
+    <t>D02005</t>
+  </si>
+  <si>
+    <t>Undergrad Medical Ed Dept</t>
+  </si>
+  <si>
+    <t>D02007</t>
+  </si>
+  <si>
+    <t>Clinical Affairs Dept</t>
+  </si>
+  <si>
+    <t>ORG50</t>
+  </si>
+  <si>
+    <t>UCR Health</t>
+  </si>
+  <si>
+    <t>DIV201</t>
+  </si>
+  <si>
+    <t>UCR Health Div</t>
   </si>
   <si>
     <t>D02008</t>
   </si>
   <si>
-    <t>SOM Gifts, Endow, Scholarship</t>
+    <t>SOM Gifts Endow Schol Dept</t>
   </si>
   <si>
     <t>D02009</t>
   </si>
   <si>
-    <t>SOM  Resources</t>
+    <t>SOM Resources Dept</t>
   </si>
   <si>
     <t>D02010</t>
   </si>
   <si>
-    <t>SOM Compliance</t>
-[...23 lines deleted...]
-    <t>SOM Research Division</t>
+    <t>SOM Compliance Dept</t>
   </si>
   <si>
     <t>D02011</t>
   </si>
   <si>
-    <t>SOM Research</t>
+    <t>SOM Research Dept</t>
   </si>
   <si>
     <t>D02012</t>
   </si>
   <si>
-    <t>Social Med Popultn&amp;Public Hlth</t>
+    <t>SMPPH Dept</t>
   </si>
   <si>
     <t>D02013</t>
   </si>
   <si>
-    <t>SOM Finance &amp; Administration</t>
+    <t>SOM Finance and Admin Dept</t>
   </si>
   <si>
     <t>DIV203</t>
   </si>
   <si>
-    <t>D02002</t>
-[...14 lines deleted...]
-    <t>Dept. of Family Medicine</t>
+    <t>SOM Finance and Admin Div</t>
   </si>
   <si>
     <t>D02015</t>
   </si>
   <si>
-    <t>SOM OB/GYN</t>
+    <t>OB GYN Dept</t>
   </si>
   <si>
     <t>D02016</t>
   </si>
   <si>
-    <t>SOM Neuroscience</t>
+    <t>Psychiatry and Neurosci Dept</t>
   </si>
   <si>
     <t>D02017</t>
   </si>
   <si>
-    <t>SOM Surgery</t>
+    <t>Surgery Dept</t>
   </si>
   <si>
     <t>D02018</t>
   </si>
   <si>
-    <t>SOM Pediatrics</t>
-[...17 lines deleted...]
-    <t>SOM Graduate Medical Education</t>
+    <t>Pediatrics Dept</t>
   </si>
   <si>
     <t>D02020</t>
   </si>
   <si>
-    <t>Internal Medicine GME</t>
+    <t>Internal Medicine GME Dept</t>
   </si>
   <si>
     <t>D02021</t>
   </si>
   <si>
-    <t>OBGYN GME</t>
+    <t>OB GYN GME Dept</t>
   </si>
   <si>
     <t>D02022</t>
   </si>
   <si>
-    <t>Family Medicine GME</t>
+    <t>Family Medicine GME Dept</t>
   </si>
   <si>
     <t>D02023</t>
   </si>
   <si>
-    <t>Psychiatry GME</t>
+    <t>Psychiatry GME Dept</t>
   </si>
   <si>
     <t>D02024</t>
   </si>
   <si>
-    <t>Pediatrics GME</t>
-[...47 lines deleted...]
-    <t>SOM Tenet Foundation</t>
+    <t>Pediatrics GME Dept</t>
   </si>
   <si>
     <t>D02027</t>
   </si>
   <si>
-    <t>SOM RCDMH - Mental Health</t>
-[...119 lines deleted...]
-    <t>napsupodC@ucr.edu, Susan Solis</t>
+    <t>SOM PRIME Dept</t>
+  </si>
+  <si>
+    <t>D02096</t>
+  </si>
+  <si>
+    <t>SOM Development Dept</t>
+  </si>
+  <si>
+    <t>D02097</t>
+  </si>
+  <si>
+    <t>SOM Academic Affairs Dept</t>
+  </si>
+  <si>
+    <t>D02098</t>
+  </si>
+  <si>
+    <t>SOM Strategic Initiatives Dept</t>
+  </si>
+  <si>
+    <t>D02134</t>
+  </si>
+  <si>
+    <t>Health Science Financial Aid</t>
+  </si>
+  <si>
+    <t>D05000</t>
+  </si>
+  <si>
+    <t>UCRH Resources Dept</t>
+  </si>
+  <si>
+    <t>DIV500</t>
+  </si>
+  <si>
+    <t>UCR Health Administration</t>
+  </si>
+  <si>
+    <t>D05001</t>
+  </si>
+  <si>
+    <t>UCRH Administration Dept</t>
+  </si>
+  <si>
+    <t>D05002</t>
+  </si>
+  <si>
+    <t>UCRH Clinic - Citrus Tower</t>
+  </si>
+  <si>
+    <t>DIV501</t>
+  </si>
+  <si>
+    <t>UCR Health Ambulatory Clinics</t>
+  </si>
+  <si>
+    <t>D05003</t>
+  </si>
+  <si>
+    <t>UCRH Clinic - Silver Oaks</t>
+  </si>
+  <si>
+    <t>D05004</t>
+  </si>
+  <si>
+    <t>UCRH Clinic - La Quinta</t>
+  </si>
+  <si>
+    <t>D05005</t>
+  </si>
+  <si>
+    <t>UCRH Patient Access Center</t>
+  </si>
+  <si>
+    <t>DIV502</t>
+  </si>
+  <si>
+    <t>UCR Health Clinical Operations</t>
+  </si>
+  <si>
+    <t>D05006</t>
+  </si>
+  <si>
+    <t>UCRH Clin Ops Purchased Srvs</t>
+  </si>
+  <si>
+    <t>D05007</t>
+  </si>
+  <si>
+    <t>UCRH HP Ops Purchased Services</t>
+  </si>
+  <si>
+    <t>DIV503</t>
+  </si>
+  <si>
+    <t>UCR Health Plan Ops</t>
+  </si>
+  <si>
+    <t>D51353</t>
+  </si>
+  <si>
+    <t>UCPath Center Operations Dept</t>
+  </si>
+  <si>
+    <t>ORG43</t>
+  </si>
+  <si>
+    <t>UCOP:Path</t>
+  </si>
+  <si>
+    <t>DIV541</t>
+  </si>
+  <si>
+    <t>UCOP:Path Division</t>
+  </si>
+  <si>
+    <t>D51357</t>
+  </si>
+  <si>
+    <t>BASC Meridian Riverside Bldg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="3" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
-      <color theme="10"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="42">
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="1">
-[...10 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...76 lines deleted...]
-</table>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3546,51 +4477,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3688,11736 +4619,15128 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I404"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:J470"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I74" sqref="I74"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.5546875" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="60.6640625" customWidth="1"/>
+    <col min="1" max="1" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="33.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="32.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="31.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="31.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D1" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+        <v>10</v>
+      </c>
+      <c r="B2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>1036</v>
-[...6 lines deleted...]
-    <row r="4" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+        <v>17</v>
+      </c>
+      <c r="I5" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>13</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>14</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>15</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" t="s">
         <v>16</v>
       </c>
-      <c r="G6" t="s">
+      <c r="H6" t="s">
         <v>17</v>
       </c>
-      <c r="H6" t="s">
-[...6 lines deleted...]
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="I6" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
         <v>13</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>14</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J11" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" t="s">
+        <v>39</v>
+      </c>
+      <c r="G12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" t="s">
+        <v>46</v>
+      </c>
+      <c r="H13" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J13" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" t="s">
         <v>15</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G14" t="s">
         <v>16</v>
       </c>
-      <c r="G7" t="s">
+      <c r="H14" t="s">
         <v>17</v>
       </c>
-      <c r="H7" t="s">
-[...13 lines deleted...]
-      <c r="C8" t="s">
+      <c r="I14" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J14" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" t="s">
         <v>13</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E15" t="s">
         <v>14</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F15" t="s">
         <v>15</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G15" t="s">
         <v>16</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H15" t="s">
         <v>17</v>
       </c>
-      <c r="H8" t="s">
-[...7 lines deleted...]
-      <c r="A9" t="s">
+      <c r="I15" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J15" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="G18" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
+      <c r="H18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" t="s">
         <v>13</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E19" t="s">
         <v>14</v>
       </c>
-      <c r="E9" t="s">
-[...5 lines deleted...]
-      <c r="G9" t="s">
+      <c r="F19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" t="s">
         <v>17</v>
       </c>
-      <c r="H9" t="s">
-[...13 lines deleted...]
-      <c r="C10" t="s">
+      <c r="I19" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" t="s">
         <v>13</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E20" t="s">
         <v>14</v>
       </c>
-      <c r="E10" t="s">
-[...5 lines deleted...]
-      <c r="G10" t="s">
+      <c r="F20" t="s">
+        <v>62</v>
+      </c>
+      <c r="G20" t="s">
+        <v>63</v>
+      </c>
+      <c r="H20" t="s">
         <v>17</v>
       </c>
-      <c r="H10" t="s">
-[...13 lines deleted...]
-      <c r="C11" t="s">
+      <c r="I20" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" t="s">
         <v>13</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E21" t="s">
         <v>14</v>
       </c>
-      <c r="E11" t="s">
-[...5 lines deleted...]
-      <c r="G11" t="s">
+      <c r="F21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G21" t="s">
+        <v>63</v>
+      </c>
+      <c r="H21" t="s">
         <v>17</v>
       </c>
-      <c r="H11" t="s">
-[...296 lines deleted...]
-    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="I21" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="C22" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="E22" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="F22" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="G22" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="H22" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+        <v>72</v>
+      </c>
+      <c r="I22" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J22" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="B23" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="E23" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="F23" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="G23" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="H23" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+        <v>72</v>
+      </c>
+      <c r="I23" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="E24" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="F24" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="G24" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="H24" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+        <v>72</v>
+      </c>
+      <c r="I24" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="B25" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="C25" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="E25" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="F25" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="G25" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="H25" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+        <v>72</v>
+      </c>
+      <c r="I25" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J25" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="B26" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="C26" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E26" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="F26" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="G26" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="H26" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+        <v>72</v>
+      </c>
+      <c r="I26" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="B27" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="C27" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
       <c r="E27" t="s">
         <v>76</v>
       </c>
       <c r="F27" t="s">
         <v>77</v>
       </c>
       <c r="G27" t="s">
         <v>78</v>
       </c>
       <c r="H27" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+        <v>72</v>
+      </c>
+      <c r="I27" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="C28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="E28" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="F28" t="s">
         <v>77</v>
       </c>
       <c r="G28" t="s">
         <v>78</v>
       </c>
       <c r="H28" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+        <v>72</v>
+      </c>
+      <c r="I28" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J28" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="C29" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="E29" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="F29" t="s">
         <v>77</v>
       </c>
       <c r="G29" t="s">
         <v>78</v>
       </c>
       <c r="H29" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+        <v>72</v>
+      </c>
+      <c r="I29" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J29" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="C30" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="E30" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="F30" t="s">
         <v>77</v>
       </c>
       <c r="G30" t="s">
         <v>78</v>
       </c>
       <c r="H30" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="I30" t="s">
+        <v>72</v>
+      </c>
+      <c r="I30" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" t="s">
+        <v>94</v>
+      </c>
+      <c r="C31" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" t="s">
+        <v>75</v>
+      </c>
+      <c r="E31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F31" t="s">
+        <v>95</v>
+      </c>
+      <c r="G31" t="s">
+        <v>96</v>
+      </c>
+      <c r="H31" t="s">
+        <v>72</v>
+      </c>
+      <c r="I31" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J31" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" t="s">
+        <v>98</v>
+      </c>
+      <c r="C32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" t="s">
+        <v>75</v>
+      </c>
+      <c r="E32" t="s">
+        <v>76</v>
+      </c>
+      <c r="F32" t="s">
+        <v>99</v>
+      </c>
+      <c r="G32" t="s">
+        <v>100</v>
+      </c>
+      <c r="H32" t="s">
+        <v>72</v>
+      </c>
+      <c r="I32" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J32" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>101</v>
+      </c>
+      <c r="B33" t="s">
+        <v>102</v>
+      </c>
+      <c r="C33" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" t="s">
+        <v>75</v>
+      </c>
+      <c r="E33" t="s">
+        <v>76</v>
+      </c>
+      <c r="F33" t="s">
+        <v>99</v>
+      </c>
+      <c r="G33" t="s">
+        <v>100</v>
+      </c>
+      <c r="H33" t="s">
+        <v>72</v>
+      </c>
+      <c r="I33" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J33" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" t="s">
+        <v>104</v>
+      </c>
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
+        <v>75</v>
+      </c>
+      <c r="E34" t="s">
+        <v>76</v>
+      </c>
+      <c r="F34" t="s">
+        <v>99</v>
+      </c>
+      <c r="G34" t="s">
+        <v>100</v>
+      </c>
+      <c r="H34" t="s">
+        <v>72</v>
+      </c>
+      <c r="I34" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J34" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" t="s">
+        <v>106</v>
+      </c>
+      <c r="C35" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" t="s">
+        <v>75</v>
+      </c>
+      <c r="E35" t="s">
+        <v>76</v>
+      </c>
+      <c r="F35" t="s">
+        <v>95</v>
+      </c>
+      <c r="G35" t="s">
+        <v>96</v>
+      </c>
+      <c r="H35" t="s">
+        <v>72</v>
+      </c>
+      <c r="I35" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>107</v>
+      </c>
+      <c r="B36" t="s">
+        <v>108</v>
+      </c>
+      <c r="C36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" t="s">
+        <v>75</v>
+      </c>
+      <c r="E36" t="s">
+        <v>76</v>
+      </c>
+      <c r="F36" t="s">
+        <v>95</v>
+      </c>
+      <c r="G36" t="s">
+        <v>96</v>
+      </c>
+      <c r="H36" t="s">
+        <v>72</v>
+      </c>
+      <c r="I36" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" t="s">
+        <v>75</v>
+      </c>
+      <c r="E37" t="s">
+        <v>76</v>
+      </c>
+      <c r="F37" t="s">
+        <v>95</v>
+      </c>
+      <c r="G37" t="s">
+        <v>96</v>
+      </c>
+      <c r="H37" t="s">
+        <v>72</v>
+      </c>
+      <c r="I37" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J37" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" t="s">
+        <v>112</v>
+      </c>
+      <c r="C38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" t="s">
+        <v>75</v>
+      </c>
+      <c r="E38" t="s">
+        <v>76</v>
+      </c>
+      <c r="F38" t="s">
+        <v>95</v>
+      </c>
+      <c r="G38" t="s">
+        <v>96</v>
+      </c>
+      <c r="H38" t="s">
+        <v>72</v>
+      </c>
+      <c r="I38" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" t="s">
+        <v>75</v>
+      </c>
+      <c r="E39" t="s">
+        <v>76</v>
+      </c>
+      <c r="F39" t="s">
+        <v>99</v>
+      </c>
+      <c r="G39" t="s">
+        <v>100</v>
+      </c>
+      <c r="H39" t="s">
+        <v>72</v>
+      </c>
+      <c r="I39" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J39" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" t="s">
+        <v>116</v>
+      </c>
+      <c r="C40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" t="s">
+        <v>75</v>
+      </c>
+      <c r="E40" t="s">
+        <v>76</v>
+      </c>
+      <c r="F40" t="s">
+        <v>99</v>
+      </c>
+      <c r="G40" t="s">
+        <v>100</v>
+      </c>
+      <c r="H40" t="s">
+        <v>72</v>
+      </c>
+      <c r="I40" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
+        <v>118</v>
+      </c>
+      <c r="C41" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" t="s">
+        <v>75</v>
+      </c>
+      <c r="E41" t="s">
+        <v>76</v>
+      </c>
+      <c r="F41" t="s">
+        <v>99</v>
+      </c>
+      <c r="G41" t="s">
+        <v>100</v>
+      </c>
+      <c r="H41" t="s">
+        <v>72</v>
+      </c>
+      <c r="I41" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J41" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" t="s">
+        <v>120</v>
+      </c>
+      <c r="C42" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" t="s">
+        <v>75</v>
+      </c>
+      <c r="E42" t="s">
+        <v>76</v>
+      </c>
+      <c r="F42" t="s">
+        <v>99</v>
+      </c>
+      <c r="G42" t="s">
+        <v>100</v>
+      </c>
+      <c r="H42" t="s">
+        <v>72</v>
+      </c>
+      <c r="I42" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" t="s">
+        <v>122</v>
+      </c>
+      <c r="C43" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" t="s">
+        <v>75</v>
+      </c>
+      <c r="E43" t="s">
+        <v>76</v>
+      </c>
+      <c r="F43" t="s">
+        <v>99</v>
+      </c>
+      <c r="G43" t="s">
+        <v>100</v>
+      </c>
+      <c r="H43" t="s">
+        <v>72</v>
+      </c>
+      <c r="I43" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J43" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" t="s">
+        <v>124</v>
+      </c>
+      <c r="C44" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" t="s">
+        <v>126</v>
+      </c>
+      <c r="F44" t="s">
+        <v>127</v>
+      </c>
+      <c r="G44" t="s">
+        <v>128</v>
+      </c>
+      <c r="H44" t="s">
+        <v>72</v>
+      </c>
+      <c r="I44" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J44" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>129</v>
+      </c>
+      <c r="B45" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" t="s">
+        <v>131</v>
+      </c>
+      <c r="E45" t="s">
+        <v>132</v>
+      </c>
+      <c r="F45" t="s">
+        <v>133</v>
+      </c>
+      <c r="G45" t="s">
+        <v>134</v>
+      </c>
+      <c r="H45" t="s">
+        <v>72</v>
+      </c>
+      <c r="I45" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J45" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>135</v>
+      </c>
+      <c r="B46" t="s">
+        <v>136</v>
+      </c>
+      <c r="C46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" t="s">
+        <v>75</v>
+      </c>
+      <c r="E46" t="s">
+        <v>76</v>
+      </c>
+      <c r="F46" t="s">
+        <v>137</v>
+      </c>
+      <c r="G46" t="s">
+        <v>138</v>
+      </c>
+      <c r="H46" t="s">
+        <v>72</v>
+      </c>
+      <c r="I46" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J46" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>139</v>
+      </c>
+      <c r="B47" t="s">
+        <v>140</v>
+      </c>
+      <c r="C47" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" t="s">
+        <v>75</v>
+      </c>
+      <c r="E47" t="s">
+        <v>76</v>
+      </c>
+      <c r="F47" t="s">
+        <v>137</v>
+      </c>
+      <c r="G47" t="s">
+        <v>138</v>
+      </c>
+      <c r="H47" t="s">
+        <v>72</v>
+      </c>
+      <c r="I47" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J47" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>141</v>
+      </c>
+      <c r="B48" t="s">
+        <v>142</v>
+      </c>
+      <c r="C48" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" t="s">
+        <v>143</v>
+      </c>
+      <c r="E48" t="s">
+        <v>144</v>
+      </c>
+      <c r="F48" t="s">
+        <v>145</v>
+      </c>
+      <c r="G48" t="s">
+        <v>142</v>
+      </c>
+      <c r="H48" t="s">
+        <v>72</v>
+      </c>
+      <c r="I48" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J48" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>146</v>
+      </c>
+      <c r="B49" t="s">
+        <v>147</v>
+      </c>
+      <c r="C49" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" t="s">
+        <v>143</v>
+      </c>
+      <c r="E49" t="s">
+        <v>144</v>
+      </c>
+      <c r="F49" t="s">
+        <v>148</v>
+      </c>
+      <c r="G49" t="s">
+        <v>149</v>
+      </c>
+      <c r="H49" t="s">
+        <v>72</v>
+      </c>
+      <c r="I49" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J49" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>150</v>
+      </c>
+      <c r="B50" t="s">
+        <v>151</v>
+      </c>
+      <c r="C50" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" t="s">
+        <v>143</v>
+      </c>
+      <c r="E50" t="s">
+        <v>144</v>
+      </c>
+      <c r="F50" t="s">
+        <v>148</v>
+      </c>
+      <c r="G50" t="s">
+        <v>149</v>
+      </c>
+      <c r="H50" t="s">
+        <v>72</v>
+      </c>
+      <c r="I50" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J50" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>152</v>
+      </c>
+      <c r="B51" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" t="s">
+        <v>154</v>
+      </c>
+      <c r="E51" t="s">
+        <v>155</v>
+      </c>
+      <c r="F51" t="s">
+        <v>156</v>
+      </c>
+      <c r="G51" t="s">
+        <v>157</v>
+      </c>
+      <c r="H51" t="s">
+        <v>72</v>
+      </c>
+      <c r="I51" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J51" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>158</v>
+      </c>
+      <c r="B52" t="s">
+        <v>159</v>
+      </c>
+      <c r="C52" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E52" t="s">
+        <v>161</v>
+      </c>
+      <c r="F52" t="s">
+        <v>162</v>
+      </c>
+      <c r="G52" t="s">
+        <v>163</v>
+      </c>
+      <c r="H52" t="s">
+        <v>72</v>
+      </c>
+      <c r="I52" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J52" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>164</v>
+      </c>
+      <c r="B53" t="s">
+        <v>165</v>
+      </c>
+      <c r="C53" t="s">
+        <v>12</v>
+      </c>
+      <c r="D53" t="s">
+        <v>166</v>
+      </c>
+      <c r="E53" t="s">
+        <v>167</v>
+      </c>
+      <c r="F53" t="s">
+        <v>168</v>
+      </c>
+      <c r="G53" t="s">
+        <v>169</v>
+      </c>
+      <c r="H53" t="s">
+        <v>72</v>
+      </c>
+      <c r="I53" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J53" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>170</v>
+      </c>
+      <c r="B54" t="s">
+        <v>171</v>
+      </c>
+      <c r="C54" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" t="s">
+        <v>143</v>
+      </c>
+      <c r="E54" t="s">
+        <v>144</v>
+      </c>
+      <c r="F54" t="s">
+        <v>172</v>
+      </c>
+      <c r="G54" t="s">
+        <v>173</v>
+      </c>
+      <c r="H54" t="s">
+        <v>72</v>
+      </c>
+      <c r="I54" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J54" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>174</v>
+      </c>
+      <c r="B55" t="s">
+        <v>175</v>
+      </c>
+      <c r="C55" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" t="s">
+        <v>143</v>
+      </c>
+      <c r="E55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F55" t="s">
+        <v>172</v>
+      </c>
+      <c r="G55" t="s">
+        <v>173</v>
+      </c>
+      <c r="H55" t="s">
+        <v>72</v>
+      </c>
+      <c r="I55" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J55" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>176</v>
+      </c>
+      <c r="B56" t="s">
+        <v>177</v>
+      </c>
+      <c r="C56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" t="s">
+        <v>161</v>
+      </c>
+      <c r="F56" t="s">
+        <v>178</v>
+      </c>
+      <c r="G56" t="s">
+        <v>179</v>
+      </c>
+      <c r="H56" t="s">
+        <v>72</v>
+      </c>
+      <c r="I56" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J56" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>180</v>
+      </c>
+      <c r="B57" t="s">
+        <v>181</v>
+      </c>
+      <c r="C57" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" t="s">
+        <v>160</v>
+      </c>
+      <c r="E57" t="s">
+        <v>161</v>
+      </c>
+      <c r="F57" t="s">
+        <v>178</v>
+      </c>
+      <c r="G57" t="s">
+        <v>179</v>
+      </c>
+      <c r="H57" t="s">
+        <v>72</v>
+      </c>
+      <c r="I57" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J57" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>182</v>
+      </c>
+      <c r="B58" t="s">
+        <v>183</v>
+      </c>
+      <c r="C58" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" t="s">
+        <v>143</v>
+      </c>
+      <c r="E58" t="s">
+        <v>144</v>
+      </c>
+      <c r="F58" t="s">
+        <v>172</v>
+      </c>
+      <c r="G58" t="s">
+        <v>173</v>
+      </c>
+      <c r="H58" t="s">
+        <v>72</v>
+      </c>
+      <c r="I58" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J58" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>184</v>
+      </c>
+      <c r="B59" t="s">
+        <v>185</v>
+      </c>
+      <c r="C59" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" t="s">
+        <v>143</v>
+      </c>
+      <c r="E59" t="s">
+        <v>144</v>
+      </c>
+      <c r="F59" t="s">
+        <v>172</v>
+      </c>
+      <c r="G59" t="s">
+        <v>173</v>
+      </c>
+      <c r="H59" t="s">
+        <v>72</v>
+      </c>
+      <c r="I59" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J59" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>186</v>
+      </c>
+      <c r="B60" t="s">
+        <v>187</v>
+      </c>
+      <c r="C60" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" t="s">
+        <v>143</v>
+      </c>
+      <c r="E60" t="s">
+        <v>144</v>
+      </c>
+      <c r="F60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G60" t="s">
+        <v>173</v>
+      </c>
+      <c r="H60" t="s">
+        <v>72</v>
+      </c>
+      <c r="I60" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J60" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>188</v>
+      </c>
+      <c r="B61" t="s">
+        <v>189</v>
+      </c>
+      <c r="C61" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" t="s">
+        <v>131</v>
+      </c>
+      <c r="E61" t="s">
+        <v>132</v>
+      </c>
+      <c r="F61" t="s">
+        <v>190</v>
+      </c>
+      <c r="G61" t="s">
+        <v>191</v>
+      </c>
+      <c r="H61" t="s">
+        <v>72</v>
+      </c>
+      <c r="I61" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>192</v>
+      </c>
+      <c r="B62" t="s">
+        <v>193</v>
+      </c>
+      <c r="C62" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" t="s">
+        <v>131</v>
+      </c>
+      <c r="E62" t="s">
+        <v>132</v>
+      </c>
+      <c r="F62" t="s">
+        <v>194</v>
+      </c>
+      <c r="G62" t="s">
+        <v>195</v>
+      </c>
+      <c r="H62" t="s">
+        <v>72</v>
+      </c>
+      <c r="I62" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J62" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>196</v>
+      </c>
+      <c r="B63" t="s">
+        <v>197</v>
+      </c>
+      <c r="C63" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" t="s">
+        <v>143</v>
+      </c>
+      <c r="E63" t="s">
+        <v>144</v>
+      </c>
+      <c r="F63" t="s">
+        <v>198</v>
+      </c>
+      <c r="G63" t="s">
+        <v>199</v>
+      </c>
+      <c r="H63" t="s">
+        <v>72</v>
+      </c>
+      <c r="I63" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J63" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>200</v>
+      </c>
+      <c r="B64" t="s">
+        <v>201</v>
+      </c>
+      <c r="C64" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" t="s">
+        <v>202</v>
+      </c>
+      <c r="E64" t="s">
+        <v>203</v>
+      </c>
+      <c r="F64" t="s">
+        <v>204</v>
+      </c>
+      <c r="G64" t="s">
+        <v>205</v>
+      </c>
+      <c r="H64" t="s">
+        <v>72</v>
+      </c>
+      <c r="I64" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J64" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>206</v>
+      </c>
+      <c r="B65" t="s">
+        <v>207</v>
+      </c>
+      <c r="C65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" t="s">
+        <v>160</v>
+      </c>
+      <c r="E65" t="s">
+        <v>161</v>
+      </c>
+      <c r="F65" t="s">
+        <v>208</v>
+      </c>
+      <c r="G65" t="s">
+        <v>209</v>
+      </c>
+      <c r="H65" t="s">
+        <v>72</v>
+      </c>
+      <c r="I65" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J65" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>210</v>
+      </c>
+      <c r="B66" t="s">
+        <v>211</v>
+      </c>
+      <c r="C66" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" t="s">
+        <v>160</v>
+      </c>
+      <c r="E66" t="s">
+        <v>161</v>
+      </c>
+      <c r="F66" t="s">
+        <v>208</v>
+      </c>
+      <c r="G66" t="s">
+        <v>209</v>
+      </c>
+      <c r="H66" t="s">
+        <v>72</v>
+      </c>
+      <c r="I66" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J66" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>212</v>
+      </c>
+      <c r="B67" t="s">
+        <v>213</v>
+      </c>
+      <c r="C67" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" t="s">
+        <v>160</v>
+      </c>
+      <c r="E67" t="s">
+        <v>161</v>
+      </c>
+      <c r="F67" t="s">
+        <v>178</v>
+      </c>
+      <c r="G67" t="s">
+        <v>179</v>
+      </c>
+      <c r="H67" t="s">
+        <v>72</v>
+      </c>
+      <c r="I67" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J67" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>214</v>
+      </c>
+      <c r="B68" t="s">
+        <v>215</v>
+      </c>
+      <c r="C68" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" t="s">
+        <v>216</v>
+      </c>
+      <c r="E68" t="s">
+        <v>217</v>
+      </c>
+      <c r="F68" t="s">
+        <v>218</v>
+      </c>
+      <c r="G68" t="s">
+        <v>219</v>
+      </c>
+      <c r="H68" t="s">
+        <v>72</v>
+      </c>
+      <c r="I68" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J68" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>220</v>
+      </c>
+      <c r="B69" t="s">
+        <v>221</v>
+      </c>
+      <c r="C69" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" t="s">
+        <v>222</v>
+      </c>
+      <c r="E69" t="s">
+        <v>223</v>
+      </c>
+      <c r="F69" t="s">
+        <v>224</v>
+      </c>
+      <c r="G69" t="s">
+        <v>221</v>
+      </c>
+      <c r="H69" t="s">
+        <v>72</v>
+      </c>
+      <c r="I69" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J69" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>225</v>
+      </c>
+      <c r="B70" t="s">
+        <v>226</v>
+      </c>
+      <c r="C70" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" t="s">
+        <v>222</v>
+      </c>
+      <c r="E70" t="s">
+        <v>223</v>
+      </c>
+      <c r="F70" t="s">
+        <v>227</v>
+      </c>
+      <c r="G70" t="s">
+        <v>228</v>
+      </c>
+      <c r="H70" t="s">
+        <v>72</v>
+      </c>
+      <c r="I70" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J70" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>229</v>
+      </c>
+      <c r="B71" t="s">
+        <v>230</v>
+      </c>
+      <c r="C71" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" t="s">
+        <v>222</v>
+      </c>
+      <c r="E71" t="s">
+        <v>223</v>
+      </c>
+      <c r="F71" t="s">
+        <v>231</v>
+      </c>
+      <c r="G71" t="s">
+        <v>230</v>
+      </c>
+      <c r="H71" t="s">
+        <v>72</v>
+      </c>
+      <c r="I71" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J71" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>232</v>
+      </c>
+      <c r="B72" t="s">
+        <v>233</v>
+      </c>
+      <c r="C72" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" t="s">
+        <v>222</v>
+      </c>
+      <c r="E72" t="s">
+        <v>223</v>
+      </c>
+      <c r="F72" t="s">
+        <v>234</v>
+      </c>
+      <c r="G72" t="s">
+        <v>235</v>
+      </c>
+      <c r="H72" t="s">
+        <v>72</v>
+      </c>
+      <c r="I72" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J72" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>236</v>
+      </c>
+      <c r="B73" t="s">
+        <v>237</v>
+      </c>
+      <c r="C73" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" t="s">
+        <v>222</v>
+      </c>
+      <c r="E73" t="s">
+        <v>223</v>
+      </c>
+      <c r="F73" t="s">
+        <v>238</v>
+      </c>
+      <c r="G73" t="s">
+        <v>239</v>
+      </c>
+      <c r="H73" t="s">
+        <v>72</v>
+      </c>
+      <c r="I73" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J73" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>240</v>
+      </c>
+      <c r="B74" t="s">
+        <v>241</v>
+      </c>
+      <c r="C74" t="s">
+        <v>12</v>
+      </c>
+      <c r="D74" t="s">
+        <v>222</v>
+      </c>
+      <c r="E74" t="s">
+        <v>223</v>
+      </c>
+      <c r="F74" t="s">
+        <v>242</v>
+      </c>
+      <c r="G74" t="s">
+        <v>243</v>
+      </c>
+      <c r="H74" t="s">
+        <v>72</v>
+      </c>
+      <c r="I74" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J74" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>244</v>
+      </c>
+      <c r="B75" t="s">
+        <v>245</v>
+      </c>
+      <c r="C75" t="s">
+        <v>12</v>
+      </c>
+      <c r="D75" t="s">
+        <v>222</v>
+      </c>
+      <c r="E75" t="s">
+        <v>223</v>
+      </c>
+      <c r="F75" t="s">
+        <v>242</v>
+      </c>
+      <c r="G75" t="s">
+        <v>243</v>
+      </c>
+      <c r="H75" t="s">
+        <v>72</v>
+      </c>
+      <c r="I75" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J75" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>246</v>
+      </c>
+      <c r="B76" t="s">
+        <v>247</v>
+      </c>
+      <c r="C76" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" t="s">
+        <v>222</v>
+      </c>
+      <c r="E76" t="s">
+        <v>223</v>
+      </c>
+      <c r="F76" t="s">
+        <v>227</v>
+      </c>
+      <c r="G76" t="s">
+        <v>228</v>
+      </c>
+      <c r="H76" t="s">
+        <v>72</v>
+      </c>
+      <c r="I76" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J76" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>248</v>
+      </c>
+      <c r="B77" t="s">
+        <v>249</v>
+      </c>
+      <c r="C77" t="s">
+        <v>12</v>
+      </c>
+      <c r="D77" t="s">
+        <v>222</v>
+      </c>
+      <c r="E77" t="s">
+        <v>223</v>
+      </c>
+      <c r="F77" t="s">
+        <v>234</v>
+      </c>
+      <c r="G77" t="s">
+        <v>235</v>
+      </c>
+      <c r="H77" t="s">
+        <v>72</v>
+      </c>
+      <c r="I77" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J77" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>250</v>
+      </c>
+      <c r="B78" t="s">
+        <v>251</v>
+      </c>
+      <c r="C78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" t="s">
+        <v>222</v>
+      </c>
+      <c r="E78" t="s">
+        <v>223</v>
+      </c>
+      <c r="F78" t="s">
+        <v>234</v>
+      </c>
+      <c r="G78" t="s">
+        <v>235</v>
+      </c>
+      <c r="H78" t="s">
+        <v>72</v>
+      </c>
+      <c r="I78" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J78" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>252</v>
+      </c>
+      <c r="B79" t="s">
+        <v>253</v>
+      </c>
+      <c r="C79" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" t="s">
+        <v>227</v>
+      </c>
+      <c r="G79" t="s">
+        <v>228</v>
+      </c>
+      <c r="H79" t="s">
+        <v>72</v>
+      </c>
+      <c r="I79" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J79" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>254</v>
+      </c>
+      <c r="B80" t="s">
+        <v>255</v>
+      </c>
+      <c r="C80" t="s">
+        <v>12</v>
+      </c>
+      <c r="D80" t="s">
+        <v>222</v>
+      </c>
+      <c r="E80" t="s">
+        <v>223</v>
+      </c>
+      <c r="F80" t="s">
+        <v>256</v>
+      </c>
+      <c r="G80" t="s">
+        <v>257</v>
+      </c>
+      <c r="H80" t="s">
+        <v>72</v>
+      </c>
+      <c r="I80" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J80" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>258</v>
+      </c>
+      <c r="B81" t="s">
+        <v>259</v>
+      </c>
+      <c r="C81" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" t="s">
+        <v>222</v>
+      </c>
+      <c r="E81" t="s">
+        <v>223</v>
+      </c>
+      <c r="F81" t="s">
+        <v>256</v>
+      </c>
+      <c r="G81" t="s">
+        <v>257</v>
+      </c>
+      <c r="H81" t="s">
+        <v>72</v>
+      </c>
+      <c r="I81" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J81" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>260</v>
+      </c>
+      <c r="B82" t="s">
+        <v>261</v>
+      </c>
+      <c r="C82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" t="s">
+        <v>222</v>
+      </c>
+      <c r="E82" t="s">
+        <v>223</v>
+      </c>
+      <c r="F82" t="s">
+        <v>256</v>
+      </c>
+      <c r="G82" t="s">
+        <v>257</v>
+      </c>
+      <c r="H82" t="s">
+        <v>72</v>
+      </c>
+      <c r="I82" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J82" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>262</v>
+      </c>
+      <c r="B83" t="s">
+        <v>263</v>
+      </c>
+      <c r="C83" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" t="s">
+        <v>131</v>
+      </c>
+      <c r="E83" t="s">
+        <v>132</v>
+      </c>
+      <c r="F83" t="s">
+        <v>264</v>
+      </c>
+      <c r="G83" t="s">
+        <v>265</v>
+      </c>
+      <c r="H83" t="s">
+        <v>72</v>
+      </c>
+      <c r="I83" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J83" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>266</v>
+      </c>
+      <c r="B84" t="s">
+        <v>267</v>
+      </c>
+      <c r="C84" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" t="s">
+        <v>268</v>
+      </c>
+      <c r="E84" t="s">
+        <v>269</v>
+      </c>
+      <c r="F84" t="s">
+        <v>270</v>
+      </c>
+      <c r="G84" t="s">
+        <v>271</v>
+      </c>
+      <c r="H84" t="s">
+        <v>72</v>
+      </c>
+      <c r="I84" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J84" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>272</v>
+      </c>
+      <c r="B85" t="s">
+        <v>273</v>
+      </c>
+      <c r="C85" t="s">
+        <v>12</v>
+      </c>
+      <c r="D85" t="s">
+        <v>268</v>
+      </c>
+      <c r="E85" t="s">
+        <v>269</v>
+      </c>
+      <c r="F85" t="s">
+        <v>270</v>
+      </c>
+      <c r="G85" t="s">
+        <v>271</v>
+      </c>
+      <c r="H85" t="s">
+        <v>72</v>
+      </c>
+      <c r="I85" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J85" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>274</v>
+      </c>
+      <c r="B86" t="s">
+        <v>275</v>
+      </c>
+      <c r="C86" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" t="s">
+        <v>268</v>
+      </c>
+      <c r="E86" t="s">
+        <v>269</v>
+      </c>
+      <c r="F86" t="s">
+        <v>276</v>
+      </c>
+      <c r="G86" t="s">
+        <v>277</v>
+      </c>
+      <c r="H86" t="s">
+        <v>72</v>
+      </c>
+      <c r="I86" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J86" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>278</v>
+      </c>
+      <c r="B87" t="s">
+        <v>279</v>
+      </c>
+      <c r="C87" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" t="s">
+        <v>131</v>
+      </c>
+      <c r="E87" t="s">
+        <v>132</v>
+      </c>
+      <c r="F87" t="s">
+        <v>280</v>
+      </c>
+      <c r="G87" t="s">
+        <v>281</v>
+      </c>
+      <c r="H87" t="s">
+        <v>72</v>
+      </c>
+      <c r="I87" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J87" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>282</v>
+      </c>
+      <c r="B88" t="s">
+        <v>283</v>
+      </c>
+      <c r="C88" t="s">
+        <v>12</v>
+      </c>
+      <c r="D88" t="s">
+        <v>131</v>
+      </c>
+      <c r="E88" t="s">
+        <v>132</v>
+      </c>
+      <c r="F88" t="s">
+        <v>280</v>
+      </c>
+      <c r="G88" t="s">
+        <v>281</v>
+      </c>
+      <c r="H88" t="s">
+        <v>72</v>
+      </c>
+      <c r="I88" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J88" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>284</v>
+      </c>
+      <c r="B89" t="s">
+        <v>285</v>
+      </c>
+      <c r="C89" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" t="s">
+        <v>131</v>
+      </c>
+      <c r="E89" t="s">
+        <v>132</v>
+      </c>
+      <c r="F89" t="s">
+        <v>133</v>
+      </c>
+      <c r="G89" t="s">
+        <v>134</v>
+      </c>
+      <c r="H89" t="s">
+        <v>72</v>
+      </c>
+      <c r="I89" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J89" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>286</v>
+      </c>
+      <c r="B90" t="s">
+        <v>287</v>
+      </c>
+      <c r="C90" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" t="s">
+        <v>125</v>
+      </c>
+      <c r="E90" t="s">
+        <v>126</v>
+      </c>
+      <c r="F90" t="s">
+        <v>127</v>
+      </c>
+      <c r="G90" t="s">
+        <v>128</v>
+      </c>
+      <c r="H90" t="s">
+        <v>72</v>
+      </c>
+      <c r="I90" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J90" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>288</v>
+      </c>
+      <c r="B91" t="s">
+        <v>289</v>
+      </c>
+      <c r="C91" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" t="s">
+        <v>131</v>
+      </c>
+      <c r="E91" t="s">
+        <v>132</v>
+      </c>
+      <c r="F91" t="s">
+        <v>290</v>
+      </c>
+      <c r="G91" t="s">
+        <v>291</v>
+      </c>
+      <c r="H91" t="s">
+        <v>72</v>
+      </c>
+      <c r="I91" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J91" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>292</v>
+      </c>
+      <c r="B92" t="s">
+        <v>293</v>
+      </c>
+      <c r="C92" t="s">
+        <v>12</v>
+      </c>
+      <c r="D92" t="s">
+        <v>202</v>
+      </c>
+      <c r="E92" t="s">
+        <v>203</v>
+      </c>
+      <c r="F92" t="s">
+        <v>294</v>
+      </c>
+      <c r="G92" t="s">
+        <v>295</v>
+      </c>
+      <c r="H92" t="s">
+        <v>72</v>
+      </c>
+      <c r="I92" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J92" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>296</v>
+      </c>
+      <c r="B93" t="s">
+        <v>297</v>
+      </c>
+      <c r="C93" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" t="s">
+        <v>131</v>
+      </c>
+      <c r="E93" t="s">
+        <v>132</v>
+      </c>
+      <c r="F93" t="s">
+        <v>194</v>
+      </c>
+      <c r="G93" t="s">
+        <v>195</v>
+      </c>
+      <c r="H93" t="s">
+        <v>72</v>
+      </c>
+      <c r="I93" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J93" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>298</v>
+      </c>
+      <c r="B94" t="s">
+        <v>299</v>
+      </c>
+      <c r="C94" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" t="s">
+        <v>131</v>
+      </c>
+      <c r="E94" t="s">
+        <v>132</v>
+      </c>
+      <c r="F94" t="s">
+        <v>280</v>
+      </c>
+      <c r="G94" t="s">
+        <v>281</v>
+      </c>
+      <c r="H94" t="s">
+        <v>72</v>
+      </c>
+      <c r="I94" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J94" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>300</v>
+      </c>
+      <c r="B95" t="s">
+        <v>301</v>
+      </c>
+      <c r="C95" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" t="s">
+        <v>202</v>
+      </c>
+      <c r="E95" t="s">
+        <v>203</v>
+      </c>
+      <c r="F95" t="s">
+        <v>294</v>
+      </c>
+      <c r="G95" t="s">
+        <v>295</v>
+      </c>
+      <c r="H95" t="s">
+        <v>72</v>
+      </c>
+      <c r="I95" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J95" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>302</v>
+      </c>
+      <c r="B96" t="s">
+        <v>303</v>
+      </c>
+      <c r="C96" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" t="s">
+        <v>131</v>
+      </c>
+      <c r="E96" t="s">
+        <v>132</v>
+      </c>
+      <c r="F96" t="s">
+        <v>290</v>
+      </c>
+      <c r="G96" t="s">
+        <v>291</v>
+      </c>
+      <c r="H96" t="s">
+        <v>72</v>
+      </c>
+      <c r="I96" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J96" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>304</v>
+      </c>
+      <c r="B97" t="s">
+        <v>305</v>
+      </c>
+      <c r="C97" t="s">
+        <v>12</v>
+      </c>
+      <c r="D97" t="s">
+        <v>131</v>
+      </c>
+      <c r="E97" t="s">
+        <v>132</v>
+      </c>
+      <c r="F97" t="s">
+        <v>306</v>
+      </c>
+      <c r="G97" t="s">
+        <v>307</v>
+      </c>
+      <c r="H97" t="s">
+        <v>72</v>
+      </c>
+      <c r="I97" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J97" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>308</v>
+      </c>
+      <c r="B98" t="s">
+        <v>309</v>
+      </c>
+      <c r="C98" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" t="s">
+        <v>125</v>
+      </c>
+      <c r="E98" t="s">
+        <v>126</v>
+      </c>
+      <c r="F98" t="s">
+        <v>127</v>
+      </c>
+      <c r="G98" t="s">
+        <v>128</v>
+      </c>
+      <c r="H98" t="s">
+        <v>72</v>
+      </c>
+      <c r="I98" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J98" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>310</v>
+      </c>
+      <c r="B99" t="s">
+        <v>311</v>
+      </c>
+      <c r="C99" t="s">
+        <v>12</v>
+      </c>
+      <c r="D99" t="s">
+        <v>125</v>
+      </c>
+      <c r="E99" t="s">
+        <v>126</v>
+      </c>
+      <c r="F99" t="s">
+        <v>127</v>
+      </c>
+      <c r="G99" t="s">
+        <v>128</v>
+      </c>
+      <c r="H99" t="s">
+        <v>72</v>
+      </c>
+      <c r="I99" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J99" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>312</v>
+      </c>
+      <c r="B100" t="s">
+        <v>313</v>
+      </c>
+      <c r="C100" t="s">
+        <v>12</v>
+      </c>
+      <c r="D100" t="s">
+        <v>314</v>
+      </c>
+      <c r="E100" t="s">
+        <v>315</v>
+      </c>
+      <c r="F100" t="s">
+        <v>316</v>
+      </c>
+      <c r="G100" t="s">
+        <v>317</v>
+      </c>
+      <c r="H100" t="s">
+        <v>72</v>
+      </c>
+      <c r="I100" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J100" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>318</v>
+      </c>
+      <c r="B101" t="s">
+        <v>319</v>
+      </c>
+      <c r="C101" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" t="s">
+        <v>131</v>
+      </c>
+      <c r="E101" t="s">
+        <v>132</v>
+      </c>
+      <c r="F101" t="s">
+        <v>194</v>
+      </c>
+      <c r="G101" t="s">
+        <v>195</v>
+      </c>
+      <c r="H101" t="s">
+        <v>72</v>
+      </c>
+      <c r="I101" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J101" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>320</v>
+      </c>
+      <c r="B102" t="s">
+        <v>321</v>
+      </c>
+      <c r="C102" t="s">
+        <v>12</v>
+      </c>
+      <c r="D102" t="s">
+        <v>131</v>
+      </c>
+      <c r="E102" t="s">
+        <v>132</v>
+      </c>
+      <c r="F102" t="s">
+        <v>280</v>
+      </c>
+      <c r="G102" t="s">
+        <v>281</v>
+      </c>
+      <c r="H102" t="s">
+        <v>72</v>
+      </c>
+      <c r="I102" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J102" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>322</v>
+      </c>
+      <c r="B103" t="s">
+        <v>323</v>
+      </c>
+      <c r="C103" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" t="s">
+        <v>216</v>
+      </c>
+      <c r="E103" t="s">
+        <v>217</v>
+      </c>
+      <c r="F103" t="s">
+        <v>324</v>
+      </c>
+      <c r="G103" t="s">
+        <v>325</v>
+      </c>
+      <c r="H103" t="s">
+        <v>72</v>
+      </c>
+      <c r="I103" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J103" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>326</v>
+      </c>
+      <c r="B104" t="s">
+        <v>327</v>
+      </c>
+      <c r="C104" t="s">
+        <v>12</v>
+      </c>
+      <c r="D104" t="s">
+        <v>131</v>
+      </c>
+      <c r="E104" t="s">
+        <v>132</v>
+      </c>
+      <c r="F104" t="s">
+        <v>280</v>
+      </c>
+      <c r="G104" t="s">
+        <v>281</v>
+      </c>
+      <c r="H104" t="s">
+        <v>72</v>
+      </c>
+      <c r="I104" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J104" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>328</v>
+      </c>
+      <c r="B105" t="s">
+        <v>329</v>
+      </c>
+      <c r="C105" t="s">
+        <v>12</v>
+      </c>
+      <c r="D105" t="s">
+        <v>202</v>
+      </c>
+      <c r="E105" t="s">
+        <v>203</v>
+      </c>
+      <c r="F105" t="s">
+        <v>330</v>
+      </c>
+      <c r="G105" t="s">
+        <v>331</v>
+      </c>
+      <c r="H105" t="s">
+        <v>72</v>
+      </c>
+      <c r="I105" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J105" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>332</v>
+      </c>
+      <c r="B106" t="s">
+        <v>333</v>
+      </c>
+      <c r="C106" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" t="s">
+        <v>131</v>
+      </c>
+      <c r="E106" t="s">
+        <v>132</v>
+      </c>
+      <c r="F106" t="s">
+        <v>190</v>
+      </c>
+      <c r="G106" t="s">
+        <v>191</v>
+      </c>
+      <c r="H106" t="s">
+        <v>72</v>
+      </c>
+      <c r="I106" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J106" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>334</v>
+      </c>
+      <c r="B107" t="s">
+        <v>335</v>
+      </c>
+      <c r="C107" t="s">
+        <v>12</v>
+      </c>
+      <c r="D107" t="s">
+        <v>125</v>
+      </c>
+      <c r="E107" t="s">
+        <v>126</v>
+      </c>
+      <c r="F107" t="s">
+        <v>127</v>
+      </c>
+      <c r="G107" t="s">
+        <v>128</v>
+      </c>
+      <c r="H107" t="s">
+        <v>72</v>
+      </c>
+      <c r="I107" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J107" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>336</v>
+      </c>
+      <c r="B108" t="s">
+        <v>337</v>
+      </c>
+      <c r="C108" t="s">
+        <v>12</v>
+      </c>
+      <c r="D108" t="s">
+        <v>131</v>
+      </c>
+      <c r="E108" t="s">
+        <v>132</v>
+      </c>
+      <c r="F108" t="s">
+        <v>338</v>
+      </c>
+      <c r="G108" t="s">
+        <v>339</v>
+      </c>
+      <c r="H108" t="s">
+        <v>72</v>
+      </c>
+      <c r="I108" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J108" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>340</v>
+      </c>
+      <c r="B109" t="s">
+        <v>341</v>
+      </c>
+      <c r="C109" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" t="s">
+        <v>131</v>
+      </c>
+      <c r="E109" t="s">
+        <v>132</v>
+      </c>
+      <c r="F109" t="s">
+        <v>280</v>
+      </c>
+      <c r="G109" t="s">
+        <v>281</v>
+      </c>
+      <c r="H109" t="s">
+        <v>72</v>
+      </c>
+      <c r="I109" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J109" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>342</v>
+      </c>
+      <c r="B110" t="s">
+        <v>343</v>
+      </c>
+      <c r="C110" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" t="s">
+        <v>344</v>
+      </c>
+      <c r="E110" t="s">
+        <v>345</v>
+      </c>
+      <c r="F110" t="s">
+        <v>346</v>
+      </c>
+      <c r="G110" t="s">
+        <v>347</v>
+      </c>
+      <c r="H110" t="s">
+        <v>72</v>
+      </c>
+      <c r="I110" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J110" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>348</v>
+      </c>
+      <c r="B111" t="s">
+        <v>349</v>
+      </c>
+      <c r="C111" t="s">
+        <v>12</v>
+      </c>
+      <c r="D111" t="s">
+        <v>344</v>
+      </c>
+      <c r="E111" t="s">
+        <v>345</v>
+      </c>
+      <c r="F111" t="s">
+        <v>346</v>
+      </c>
+      <c r="G111" t="s">
+        <v>347</v>
+      </c>
+      <c r="H111" t="s">
+        <v>72</v>
+      </c>
+      <c r="I111" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J111" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>350</v>
+      </c>
+      <c r="B112" t="s">
+        <v>351</v>
+      </c>
+      <c r="C112" t="s">
+        <v>12</v>
+      </c>
+      <c r="D112" t="s">
+        <v>160</v>
+      </c>
+      <c r="E112" t="s">
+        <v>161</v>
+      </c>
+      <c r="F112" t="s">
+        <v>352</v>
+      </c>
+      <c r="G112" t="s">
+        <v>353</v>
+      </c>
+      <c r="H112" t="s">
+        <v>72</v>
+      </c>
+      <c r="I112" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J112" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>354</v>
+      </c>
+      <c r="B113" t="s">
+        <v>355</v>
+      </c>
+      <c r="C113" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" t="s">
+        <v>344</v>
+      </c>
+      <c r="E113" t="s">
+        <v>345</v>
+      </c>
+      <c r="F113" t="s">
+        <v>346</v>
+      </c>
+      <c r="G113" t="s">
+        <v>347</v>
+      </c>
+      <c r="H113" t="s">
+        <v>72</v>
+      </c>
+      <c r="I113" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J113" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>356</v>
+      </c>
+      <c r="B114" t="s">
+        <v>357</v>
+      </c>
+      <c r="C114" t="s">
+        <v>12</v>
+      </c>
+      <c r="D114" t="s">
+        <v>344</v>
+      </c>
+      <c r="E114" t="s">
+        <v>345</v>
+      </c>
+      <c r="F114" t="s">
+        <v>346</v>
+      </c>
+      <c r="G114" t="s">
+        <v>347</v>
+      </c>
+      <c r="H114" t="s">
+        <v>72</v>
+      </c>
+      <c r="I114" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J114" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>358</v>
+      </c>
+      <c r="B115" t="s">
+        <v>359</v>
+      </c>
+      <c r="C115" t="s">
+        <v>12</v>
+      </c>
+      <c r="D115" t="s">
+        <v>344</v>
+      </c>
+      <c r="E115" t="s">
+        <v>345</v>
+      </c>
+      <c r="F115" t="s">
+        <v>346</v>
+      </c>
+      <c r="G115" t="s">
+        <v>347</v>
+      </c>
+      <c r="H115" t="s">
+        <v>72</v>
+      </c>
+      <c r="I115" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J115" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>360</v>
+      </c>
+      <c r="B116" t="s">
+        <v>361</v>
+      </c>
+      <c r="C116" t="s">
+        <v>12</v>
+      </c>
+      <c r="D116" t="s">
+        <v>268</v>
+      </c>
+      <c r="E116" t="s">
+        <v>269</v>
+      </c>
+      <c r="F116" t="s">
+        <v>270</v>
+      </c>
+      <c r="G116" t="s">
+        <v>271</v>
+      </c>
+      <c r="H116" t="s">
+        <v>72</v>
+      </c>
+      <c r="I116" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J116" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>362</v>
+      </c>
+      <c r="B117" t="s">
+        <v>363</v>
+      </c>
+      <c r="C117" t="s">
+        <v>12</v>
+      </c>
+      <c r="D117" t="s">
+        <v>125</v>
+      </c>
+      <c r="E117" t="s">
+        <v>126</v>
+      </c>
+      <c r="F117" t="s">
+        <v>127</v>
+      </c>
+      <c r="G117" t="s">
+        <v>128</v>
+      </c>
+      <c r="H117" t="s">
+        <v>72</v>
+      </c>
+      <c r="I117" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J117" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>364</v>
+      </c>
+      <c r="B118" t="s">
+        <v>365</v>
+      </c>
+      <c r="C118" t="s">
+        <v>12</v>
+      </c>
+      <c r="D118" t="s">
+        <v>160</v>
+      </c>
+      <c r="E118" t="s">
+        <v>161</v>
+      </c>
+      <c r="F118" t="s">
+        <v>178</v>
+      </c>
+      <c r="G118" t="s">
+        <v>179</v>
+      </c>
+      <c r="H118" t="s">
+        <v>72</v>
+      </c>
+      <c r="I118" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J118" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>366</v>
+      </c>
+      <c r="B119" t="s">
+        <v>367</v>
+      </c>
+      <c r="C119" t="s">
+        <v>12</v>
+      </c>
+      <c r="D119" t="s">
+        <v>154</v>
+      </c>
+      <c r="E119" t="s">
+        <v>155</v>
+      </c>
+      <c r="F119" t="s">
+        <v>368</v>
+      </c>
+      <c r="G119" t="s">
+        <v>369</v>
+      </c>
+      <c r="H119" t="s">
+        <v>72</v>
+      </c>
+      <c r="I119" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J119" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>370</v>
+      </c>
+      <c r="B120" t="s">
+        <v>371</v>
+      </c>
+      <c r="C120" t="s">
+        <v>12</v>
+      </c>
+      <c r="D120" t="s">
+        <v>154</v>
+      </c>
+      <c r="E120" t="s">
+        <v>155</v>
+      </c>
+      <c r="F120" t="s">
+        <v>368</v>
+      </c>
+      <c r="G120" t="s">
+        <v>369</v>
+      </c>
+      <c r="H120" t="s">
+        <v>72</v>
+      </c>
+      <c r="I120" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J120" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>372</v>
+      </c>
+      <c r="B121" t="s">
+        <v>373</v>
+      </c>
+      <c r="C121" t="s">
+        <v>12</v>
+      </c>
+      <c r="D121" t="s">
+        <v>154</v>
+      </c>
+      <c r="E121" t="s">
+        <v>155</v>
+      </c>
+      <c r="F121" t="s">
+        <v>368</v>
+      </c>
+      <c r="G121" t="s">
+        <v>369</v>
+      </c>
+      <c r="H121" t="s">
+        <v>72</v>
+      </c>
+      <c r="I121" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J121" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>374</v>
+      </c>
+      <c r="B122" t="s">
+        <v>375</v>
+      </c>
+      <c r="C122" t="s">
+        <v>12</v>
+      </c>
+      <c r="D122" t="s">
+        <v>154</v>
+      </c>
+      <c r="E122" t="s">
+        <v>155</v>
+      </c>
+      <c r="F122" t="s">
+        <v>368</v>
+      </c>
+      <c r="G122" t="s">
+        <v>369</v>
+      </c>
+      <c r="H122" t="s">
+        <v>72</v>
+      </c>
+      <c r="I122" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J122" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>376</v>
+      </c>
+      <c r="B123" t="s">
+        <v>377</v>
+      </c>
+      <c r="C123" t="s">
+        <v>12</v>
+      </c>
+      <c r="D123" t="s">
+        <v>154</v>
+      </c>
+      <c r="E123" t="s">
+        <v>155</v>
+      </c>
+      <c r="F123" t="s">
+        <v>368</v>
+      </c>
+      <c r="G123" t="s">
+        <v>369</v>
+      </c>
+      <c r="H123" t="s">
+        <v>72</v>
+      </c>
+      <c r="I123" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J123" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>378</v>
+      </c>
+      <c r="B124" t="s">
+        <v>379</v>
+      </c>
+      <c r="C124" t="s">
+        <v>12</v>
+      </c>
+      <c r="D124" t="s">
+        <v>154</v>
+      </c>
+      <c r="E124" t="s">
+        <v>155</v>
+      </c>
+      <c r="F124" t="s">
+        <v>368</v>
+      </c>
+      <c r="G124" t="s">
+        <v>369</v>
+      </c>
+      <c r="H124" t="s">
+        <v>72</v>
+      </c>
+      <c r="I124" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J124" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>380</v>
+      </c>
+      <c r="B125" t="s">
+        <v>381</v>
+      </c>
+      <c r="C125" t="s">
+        <v>12</v>
+      </c>
+      <c r="D125" t="s">
+        <v>154</v>
+      </c>
+      <c r="E125" t="s">
+        <v>155</v>
+      </c>
+      <c r="F125" t="s">
+        <v>368</v>
+      </c>
+      <c r="G125" t="s">
+        <v>369</v>
+      </c>
+      <c r="H125" t="s">
+        <v>72</v>
+      </c>
+      <c r="I125" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J125" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>382</v>
+      </c>
+      <c r="B126" t="s">
+        <v>383</v>
+      </c>
+      <c r="C126" t="s">
+        <v>12</v>
+      </c>
+      <c r="D126" t="s">
+        <v>154</v>
+      </c>
+      <c r="E126" t="s">
+        <v>155</v>
+      </c>
+      <c r="F126" t="s">
+        <v>368</v>
+      </c>
+      <c r="G126" t="s">
+        <v>369</v>
+      </c>
+      <c r="H126" t="s">
+        <v>72</v>
+      </c>
+      <c r="I126" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J126" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>384</v>
+      </c>
+      <c r="B127" t="s">
+        <v>385</v>
+      </c>
+      <c r="C127" t="s">
+        <v>12</v>
+      </c>
+      <c r="D127" t="s">
+        <v>154</v>
+      </c>
+      <c r="E127" t="s">
+        <v>155</v>
+      </c>
+      <c r="F127" t="s">
+        <v>386</v>
+      </c>
+      <c r="G127" t="s">
+        <v>387</v>
+      </c>
+      <c r="H127" t="s">
+        <v>72</v>
+      </c>
+      <c r="I127" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J127" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>388</v>
+      </c>
+      <c r="B128" t="s">
+        <v>389</v>
+      </c>
+      <c r="C128" t="s">
+        <v>12</v>
+      </c>
+      <c r="D128" t="s">
+        <v>344</v>
+      </c>
+      <c r="E128" t="s">
+        <v>345</v>
+      </c>
+      <c r="F128" t="s">
+        <v>346</v>
+      </c>
+      <c r="G128" t="s">
+        <v>347</v>
+      </c>
+      <c r="H128" t="s">
+        <v>72</v>
+      </c>
+      <c r="I128" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J128" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>390</v>
+      </c>
+      <c r="B129" t="s">
+        <v>391</v>
+      </c>
+      <c r="C129" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" t="s">
+        <v>202</v>
+      </c>
+      <c r="E129" t="s">
+        <v>203</v>
+      </c>
+      <c r="F129" t="s">
+        <v>294</v>
+      </c>
+      <c r="G129" t="s">
+        <v>295</v>
+      </c>
+      <c r="H129" t="s">
+        <v>72</v>
+      </c>
+      <c r="I129" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J129" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>392</v>
+      </c>
+      <c r="B130" t="s">
+        <v>393</v>
+      </c>
+      <c r="C130" t="s">
+        <v>12</v>
+      </c>
+      <c r="D130" t="s">
+        <v>314</v>
+      </c>
+      <c r="E130" t="s">
+        <v>315</v>
+      </c>
+      <c r="F130" t="s">
+        <v>394</v>
+      </c>
+      <c r="G130" t="s">
+        <v>395</v>
+      </c>
+      <c r="H130" t="s">
+        <v>72</v>
+      </c>
+      <c r="I130" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J130" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>396</v>
+      </c>
+      <c r="B131" t="s">
+        <v>397</v>
+      </c>
+      <c r="C131" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" t="s">
+        <v>160</v>
+      </c>
+      <c r="E131" t="s">
+        <v>161</v>
+      </c>
+      <c r="F131" t="s">
+        <v>208</v>
+      </c>
+      <c r="G131" t="s">
+        <v>209</v>
+      </c>
+      <c r="H131" t="s">
+        <v>72</v>
+      </c>
+      <c r="I131" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J131" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>398</v>
+      </c>
+      <c r="B132" t="s">
+        <v>399</v>
+      </c>
+      <c r="C132" t="s">
+        <v>12</v>
+      </c>
+      <c r="D132" t="s">
+        <v>216</v>
+      </c>
+      <c r="E132" t="s">
+        <v>217</v>
+      </c>
+      <c r="F132" t="s">
+        <v>324</v>
+      </c>
+      <c r="G132" t="s">
+        <v>325</v>
+      </c>
+      <c r="H132" t="s">
+        <v>72</v>
+      </c>
+      <c r="I132" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J132" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>400</v>
+      </c>
+      <c r="B133" t="s">
+        <v>401</v>
+      </c>
+      <c r="C133" t="s">
+        <v>12</v>
+      </c>
+      <c r="D133" t="s">
+        <v>268</v>
+      </c>
+      <c r="E133" t="s">
+        <v>269</v>
+      </c>
+      <c r="F133" t="s">
+        <v>270</v>
+      </c>
+      <c r="G133" t="s">
+        <v>271</v>
+      </c>
+      <c r="H133" t="s">
+        <v>72</v>
+      </c>
+      <c r="I133" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J133" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>402</v>
+      </c>
+      <c r="B134" t="s">
+        <v>403</v>
+      </c>
+      <c r="C134" t="s">
+        <v>12</v>
+      </c>
+      <c r="D134" t="s">
+        <v>268</v>
+      </c>
+      <c r="E134" t="s">
+        <v>269</v>
+      </c>
+      <c r="F134" t="s">
+        <v>276</v>
+      </c>
+      <c r="G134" t="s">
+        <v>277</v>
+      </c>
+      <c r="H134" t="s">
+        <v>72</v>
+      </c>
+      <c r="I134" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J134" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>404</v>
+      </c>
+      <c r="B135" t="s">
+        <v>405</v>
+      </c>
+      <c r="C135" t="s">
+        <v>12</v>
+      </c>
+      <c r="D135" t="s">
+        <v>68</v>
+      </c>
+      <c r="E135" t="s">
+        <v>69</v>
+      </c>
+      <c r="F135" t="s">
+        <v>406</v>
+      </c>
+      <c r="G135" t="s">
+        <v>407</v>
+      </c>
+      <c r="H135" t="s">
+        <v>72</v>
+      </c>
+      <c r="I135" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J135" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>408</v>
+      </c>
+      <c r="B136" t="s">
+        <v>409</v>
+      </c>
+      <c r="C136" t="s">
+        <v>12</v>
+      </c>
+      <c r="D136" t="s">
+        <v>68</v>
+      </c>
+      <c r="E136" t="s">
+        <v>69</v>
+      </c>
+      <c r="F136" t="s">
+        <v>406</v>
+      </c>
+      <c r="G136" t="s">
+        <v>407</v>
+      </c>
+      <c r="H136" t="s">
+        <v>72</v>
+      </c>
+      <c r="I136" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J136" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>410</v>
+      </c>
+      <c r="B137" t="s">
+        <v>411</v>
+      </c>
+      <c r="C137" t="s">
+        <v>12</v>
+      </c>
+      <c r="D137" t="s">
+        <v>412</v>
+      </c>
+      <c r="E137" t="s">
+        <v>413</v>
+      </c>
+      <c r="F137" t="s">
+        <v>414</v>
+      </c>
+      <c r="G137" t="s">
+        <v>415</v>
+      </c>
+      <c r="H137" t="s">
+        <v>72</v>
+      </c>
+      <c r="I137" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J137" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>416</v>
+      </c>
+      <c r="B138" t="s">
+        <v>417</v>
+      </c>
+      <c r="C138" t="s">
+        <v>12</v>
+      </c>
+      <c r="D138" t="s">
+        <v>75</v>
+      </c>
+      <c r="E138" t="s">
+        <v>76</v>
+      </c>
+      <c r="F138" t="s">
+        <v>77</v>
+      </c>
+      <c r="G138" t="s">
+        <v>78</v>
+      </c>
+      <c r="H138" t="s">
+        <v>72</v>
+      </c>
+      <c r="I138" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J138" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>418</v>
+      </c>
+      <c r="B139" t="s">
+        <v>419</v>
+      </c>
+      <c r="C139" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" t="s">
+        <v>216</v>
+      </c>
+      <c r="E139" t="s">
+        <v>217</v>
+      </c>
+      <c r="F139" t="s">
+        <v>324</v>
+      </c>
+      <c r="G139" t="s">
+        <v>325</v>
+      </c>
+      <c r="H139" t="s">
+        <v>72</v>
+      </c>
+      <c r="I139" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J139" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>420</v>
+      </c>
+      <c r="B140" t="s">
+        <v>421</v>
+      </c>
+      <c r="C140" t="s">
+        <v>12</v>
+      </c>
+      <c r="D140" t="s">
+        <v>75</v>
+      </c>
+      <c r="E140" t="s">
+        <v>76</v>
+      </c>
+      <c r="F140" t="s">
+        <v>422</v>
+      </c>
+      <c r="G140" t="s">
+        <v>423</v>
+      </c>
+      <c r="H140" t="s">
+        <v>72</v>
+      </c>
+      <c r="I140" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J140" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>424</v>
+      </c>
+      <c r="B141" t="s">
+        <v>425</v>
+      </c>
+      <c r="C141" t="s">
+        <v>12</v>
+      </c>
+      <c r="D141" t="s">
+        <v>268</v>
+      </c>
+      <c r="E141" t="s">
+        <v>269</v>
+      </c>
+      <c r="F141" t="s">
+        <v>426</v>
+      </c>
+      <c r="G141" t="s">
+        <v>427</v>
+      </c>
+      <c r="H141" t="s">
+        <v>72</v>
+      </c>
+      <c r="I141" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J141" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>428</v>
+      </c>
+      <c r="B142" t="s">
+        <v>429</v>
+      </c>
+      <c r="C142" t="s">
+        <v>12</v>
+      </c>
+      <c r="D142" t="s">
+        <v>412</v>
+      </c>
+      <c r="E142" t="s">
+        <v>413</v>
+      </c>
+      <c r="F142" t="s">
+        <v>414</v>
+      </c>
+      <c r="G142" t="s">
+        <v>415</v>
+      </c>
+      <c r="H142" t="s">
+        <v>72</v>
+      </c>
+      <c r="I142" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J142" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>430</v>
+      </c>
+      <c r="B143" t="s">
+        <v>431</v>
+      </c>
+      <c r="C143" t="s">
+        <v>12</v>
+      </c>
+      <c r="D143" t="s">
+        <v>143</v>
+      </c>
+      <c r="E143" t="s">
+        <v>144</v>
+      </c>
+      <c r="F143" t="s">
+        <v>148</v>
+      </c>
+      <c r="G143" t="s">
+        <v>149</v>
+      </c>
+      <c r="H143" t="s">
+        <v>72</v>
+      </c>
+      <c r="I143" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J143" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>432</v>
+      </c>
+      <c r="B144" t="s">
+        <v>433</v>
+      </c>
+      <c r="C144" t="s">
+        <v>12</v>
+      </c>
+      <c r="D144" t="s">
+        <v>344</v>
+      </c>
+      <c r="E144" t="s">
+        <v>345</v>
+      </c>
+      <c r="F144" t="s">
+        <v>346</v>
+      </c>
+      <c r="G144" t="s">
+        <v>347</v>
+      </c>
+      <c r="H144" t="s">
+        <v>72</v>
+      </c>
+      <c r="I144" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J144" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>434</v>
+      </c>
+      <c r="B145" t="s">
+        <v>435</v>
+      </c>
+      <c r="C145" t="s">
+        <v>12</v>
+      </c>
+      <c r="D145" t="s">
+        <v>344</v>
+      </c>
+      <c r="E145" t="s">
+        <v>345</v>
+      </c>
+      <c r="F145" t="s">
+        <v>346</v>
+      </c>
+      <c r="G145" t="s">
+        <v>347</v>
+      </c>
+      <c r="H145" t="s">
+        <v>72</v>
+      </c>
+      <c r="I145" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J145" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>436</v>
+      </c>
+      <c r="B146" t="s">
+        <v>437</v>
+      </c>
+      <c r="C146" t="s">
+        <v>12</v>
+      </c>
+      <c r="D146" t="s">
+        <v>222</v>
+      </c>
+      <c r="E146" t="s">
+        <v>223</v>
+      </c>
+      <c r="F146" t="s">
+        <v>242</v>
+      </c>
+      <c r="G146" t="s">
+        <v>243</v>
+      </c>
+      <c r="H146" t="s">
+        <v>72</v>
+      </c>
+      <c r="I146" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J146" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>438</v>
+      </c>
+      <c r="B147" t="s">
+        <v>439</v>
+      </c>
+      <c r="C147" t="s">
+        <v>12</v>
+      </c>
+      <c r="D147" t="s">
+        <v>160</v>
+      </c>
+      <c r="E147" t="s">
+        <v>161</v>
+      </c>
+      <c r="F147" t="s">
+        <v>440</v>
+      </c>
+      <c r="G147" t="s">
+        <v>441</v>
+      </c>
+      <c r="H147" t="s">
+        <v>72</v>
+      </c>
+      <c r="I147" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J147" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>442</v>
+      </c>
+      <c r="B148" t="s">
+        <v>443</v>
+      </c>
+      <c r="C148" t="s">
+        <v>12</v>
+      </c>
+      <c r="D148" t="s">
+        <v>68</v>
+      </c>
+      <c r="E148" t="s">
+        <v>69</v>
+      </c>
+      <c r="F148" t="s">
+        <v>444</v>
+      </c>
+      <c r="G148" t="s">
+        <v>445</v>
+      </c>
+      <c r="H148" t="s">
+        <v>72</v>
+      </c>
+      <c r="I148" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J148" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>446</v>
+      </c>
+      <c r="B149" t="s">
+        <v>447</v>
+      </c>
+      <c r="C149" t="s">
+        <v>12</v>
+      </c>
+      <c r="D149" t="s">
+        <v>68</v>
+      </c>
+      <c r="E149" t="s">
+        <v>69</v>
+      </c>
+      <c r="F149" t="s">
+        <v>448</v>
+      </c>
+      <c r="G149" t="s">
+        <v>449</v>
+      </c>
+      <c r="H149" t="s">
+        <v>72</v>
+      </c>
+      <c r="I149" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J149" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>450</v>
+      </c>
+      <c r="B150" t="s">
+        <v>451</v>
+      </c>
+      <c r="C150" t="s">
+        <v>12</v>
+      </c>
+      <c r="D150" t="s">
+        <v>125</v>
+      </c>
+      <c r="E150" t="s">
+        <v>126</v>
+      </c>
+      <c r="F150" t="s">
+        <v>127</v>
+      </c>
+      <c r="G150" t="s">
+        <v>128</v>
+      </c>
+      <c r="H150" t="s">
+        <v>72</v>
+      </c>
+      <c r="I150" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J150" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>452</v>
+      </c>
+      <c r="B151" t="s">
+        <v>453</v>
+      </c>
+      <c r="C151" t="s">
+        <v>454</v>
+      </c>
+      <c r="D151" t="s">
+        <v>314</v>
+      </c>
+      <c r="E151" t="s">
+        <v>315</v>
+      </c>
+      <c r="F151" t="s">
+        <v>316</v>
+      </c>
+      <c r="G151" t="s">
+        <v>317</v>
+      </c>
+      <c r="H151" t="s">
+        <v>72</v>
+      </c>
+      <c r="I151" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J151" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>455</v>
+      </c>
+      <c r="B152" t="s">
+        <v>456</v>
+      </c>
+      <c r="C152" t="s">
+        <v>12</v>
+      </c>
+      <c r="D152" t="s">
+        <v>143</v>
+      </c>
+      <c r="E152" t="s">
+        <v>144</v>
+      </c>
+      <c r="F152" t="s">
+        <v>457</v>
+      </c>
+      <c r="G152" t="s">
+        <v>458</v>
+      </c>
+      <c r="H152" t="s">
+        <v>72</v>
+      </c>
+      <c r="I152" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J152" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>459</v>
+      </c>
+      <c r="B153" t="s">
+        <v>460</v>
+      </c>
+      <c r="C153" t="s">
+        <v>12</v>
+      </c>
+      <c r="D153" t="s">
+        <v>131</v>
+      </c>
+      <c r="E153" t="s">
+        <v>132</v>
+      </c>
+      <c r="F153" t="s">
+        <v>190</v>
+      </c>
+      <c r="G153" t="s">
+        <v>191</v>
+      </c>
+      <c r="H153" t="s">
+        <v>72</v>
+      </c>
+      <c r="I153" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J153" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>461</v>
+      </c>
+      <c r="B154" t="s">
+        <v>462</v>
+      </c>
+      <c r="C154" t="s">
+        <v>12</v>
+      </c>
+      <c r="D154" t="s">
+        <v>216</v>
+      </c>
+      <c r="E154" t="s">
+        <v>217</v>
+      </c>
+      <c r="F154" t="s">
+        <v>324</v>
+      </c>
+      <c r="G154" t="s">
+        <v>325</v>
+      </c>
+      <c r="H154" t="s">
+        <v>72</v>
+      </c>
+      <c r="I154" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J154" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>463</v>
+      </c>
+      <c r="B155" t="s">
+        <v>464</v>
+      </c>
+      <c r="C155" t="s">
+        <v>12</v>
+      </c>
+      <c r="D155" t="s">
+        <v>143</v>
+      </c>
+      <c r="E155" t="s">
+        <v>144</v>
+      </c>
+      <c r="F155" t="s">
+        <v>457</v>
+      </c>
+      <c r="G155" t="s">
+        <v>458</v>
+      </c>
+      <c r="H155" t="s">
+        <v>72</v>
+      </c>
+      <c r="I155" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J155" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>465</v>
+      </c>
+      <c r="B156" t="s">
+        <v>466</v>
+      </c>
+      <c r="C156" t="s">
+        <v>12</v>
+      </c>
+      <c r="D156" t="s">
+        <v>160</v>
+      </c>
+      <c r="E156" t="s">
+        <v>161</v>
+      </c>
+      <c r="F156" t="s">
+        <v>467</v>
+      </c>
+      <c r="G156" t="s">
+        <v>466</v>
+      </c>
+      <c r="H156" t="s">
+        <v>72</v>
+      </c>
+      <c r="I156" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J156" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>468</v>
+      </c>
+      <c r="B157" t="s">
+        <v>469</v>
+      </c>
+      <c r="C157" t="s">
+        <v>12</v>
+      </c>
+      <c r="D157" t="s">
+        <v>470</v>
+      </c>
+      <c r="E157" t="s">
+        <v>471</v>
+      </c>
+      <c r="F157" t="s">
+        <v>472</v>
+      </c>
+      <c r="G157" t="s">
+        <v>469</v>
+      </c>
+      <c r="H157" t="s">
+        <v>72</v>
+      </c>
+      <c r="I157" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J157" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>473</v>
+      </c>
+      <c r="B158" t="s">
+        <v>474</v>
+      </c>
+      <c r="C158" t="s">
+        <v>12</v>
+      </c>
+      <c r="D158" t="s">
+        <v>412</v>
+      </c>
+      <c r="E158" t="s">
+        <v>413</v>
+      </c>
+      <c r="F158" t="s">
+        <v>414</v>
+      </c>
+      <c r="G158" t="s">
+        <v>415</v>
+      </c>
+      <c r="H158" t="s">
+        <v>72</v>
+      </c>
+      <c r="I158" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J158" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>475</v>
+      </c>
+      <c r="B159" t="s">
+        <v>476</v>
+      </c>
+      <c r="C159" t="s">
+        <v>12</v>
+      </c>
+      <c r="D159" t="s">
+        <v>143</v>
+      </c>
+      <c r="E159" t="s">
+        <v>144</v>
+      </c>
+      <c r="F159" t="s">
+        <v>477</v>
+      </c>
+      <c r="G159" t="s">
+        <v>478</v>
+      </c>
+      <c r="H159" t="s">
+        <v>72</v>
+      </c>
+      <c r="I159" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J159" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>479</v>
+      </c>
+      <c r="B160" t="s">
+        <v>480</v>
+      </c>
+      <c r="C160" t="s">
+        <v>12</v>
+      </c>
+      <c r="D160" t="s">
+        <v>131</v>
+      </c>
+      <c r="E160" t="s">
+        <v>132</v>
+      </c>
+      <c r="F160" t="s">
+        <v>306</v>
+      </c>
+      <c r="G160" t="s">
+        <v>307</v>
+      </c>
+      <c r="H160" t="s">
+        <v>72</v>
+      </c>
+      <c r="I160" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J160" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>481</v>
+      </c>
+      <c r="B161" t="s">
+        <v>482</v>
+      </c>
+      <c r="C161" t="s">
+        <v>12</v>
+      </c>
+      <c r="D161" t="s">
+        <v>131</v>
+      </c>
+      <c r="E161" t="s">
+        <v>132</v>
+      </c>
+      <c r="F161" t="s">
+        <v>306</v>
+      </c>
+      <c r="G161" t="s">
+        <v>307</v>
+      </c>
+      <c r="H161" t="s">
+        <v>72</v>
+      </c>
+      <c r="I161" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J161" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>483</v>
+      </c>
+      <c r="B162" t="s">
+        <v>484</v>
+      </c>
+      <c r="C162" t="s">
+        <v>454</v>
+      </c>
+      <c r="D162" t="s">
+        <v>125</v>
+      </c>
+      <c r="E162" t="s">
+        <v>126</v>
+      </c>
+      <c r="F162" t="s">
+        <v>127</v>
+      </c>
+      <c r="G162" t="s">
+        <v>128</v>
+      </c>
+      <c r="H162" t="s">
+        <v>72</v>
+      </c>
+      <c r="I162" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J162" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>485</v>
+      </c>
+      <c r="B163" t="s">
+        <v>486</v>
+      </c>
+      <c r="C163" t="s">
+        <v>12</v>
+      </c>
+      <c r="D163" t="s">
+        <v>143</v>
+      </c>
+      <c r="E163" t="s">
+        <v>144</v>
+      </c>
+      <c r="F163" t="s">
+        <v>457</v>
+      </c>
+      <c r="G163" t="s">
+        <v>458</v>
+      </c>
+      <c r="H163" t="s">
+        <v>72</v>
+      </c>
+      <c r="I163" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J163" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>487</v>
+      </c>
+      <c r="B164" t="s">
+        <v>488</v>
+      </c>
+      <c r="C164" t="s">
+        <v>12</v>
+      </c>
+      <c r="D164" t="s">
+        <v>160</v>
+      </c>
+      <c r="E164" t="s">
+        <v>161</v>
+      </c>
+      <c r="F164" t="s">
+        <v>162</v>
+      </c>
+      <c r="G164" t="s">
+        <v>163</v>
+      </c>
+      <c r="H164" t="s">
+        <v>72</v>
+      </c>
+      <c r="I164" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J164" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>489</v>
+      </c>
+      <c r="B165" t="s">
+        <v>490</v>
+      </c>
+      <c r="C165" t="s">
+        <v>12</v>
+      </c>
+      <c r="D165" t="s">
+        <v>143</v>
+      </c>
+      <c r="E165" t="s">
+        <v>144</v>
+      </c>
+      <c r="F165" t="s">
+        <v>198</v>
+      </c>
+      <c r="G165" t="s">
+        <v>199</v>
+      </c>
+      <c r="H165" t="s">
+        <v>72</v>
+      </c>
+      <c r="I165" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J165" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>491</v>
+      </c>
+      <c r="B166" t="s">
+        <v>492</v>
+      </c>
+      <c r="C166" t="s">
+        <v>12</v>
+      </c>
+      <c r="D166" t="s">
+        <v>344</v>
+      </c>
+      <c r="E166" t="s">
+        <v>345</v>
+      </c>
+      <c r="F166" t="s">
+        <v>346</v>
+      </c>
+      <c r="G166" t="s">
+        <v>347</v>
+      </c>
+      <c r="H166" t="s">
+        <v>72</v>
+      </c>
+      <c r="I166" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J166" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>493</v>
+      </c>
+      <c r="B167" t="s">
+        <v>494</v>
+      </c>
+      <c r="C167" t="s">
+        <v>12</v>
+      </c>
+      <c r="D167" t="s">
+        <v>344</v>
+      </c>
+      <c r="E167" t="s">
+        <v>345</v>
+      </c>
+      <c r="F167" t="s">
+        <v>346</v>
+      </c>
+      <c r="G167" t="s">
+        <v>347</v>
+      </c>
+      <c r="H167" t="s">
+        <v>72</v>
+      </c>
+      <c r="I167" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J167" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>495</v>
+      </c>
+      <c r="B168" t="s">
+        <v>496</v>
+      </c>
+      <c r="C168" t="s">
+        <v>12</v>
+      </c>
+      <c r="D168" t="s">
+        <v>131</v>
+      </c>
+      <c r="E168" t="s">
+        <v>132</v>
+      </c>
+      <c r="F168" t="s">
+        <v>280</v>
+      </c>
+      <c r="G168" t="s">
+        <v>281</v>
+      </c>
+      <c r="H168" t="s">
+        <v>72</v>
+      </c>
+      <c r="I168" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J168" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>497</v>
+      </c>
+      <c r="B169" t="s">
+        <v>498</v>
+      </c>
+      <c r="C169" t="s">
+        <v>12</v>
+      </c>
+      <c r="D169" t="s">
+        <v>470</v>
+      </c>
+      <c r="E169" t="s">
+        <v>471</v>
+      </c>
+      <c r="F169" t="s">
+        <v>499</v>
+      </c>
+      <c r="G169" t="s">
+        <v>500</v>
+      </c>
+      <c r="H169" t="s">
+        <v>72</v>
+      </c>
+      <c r="I169" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J169" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>501</v>
+      </c>
+      <c r="B170" t="s">
+        <v>502</v>
+      </c>
+      <c r="C170" t="s">
+        <v>12</v>
+      </c>
+      <c r="D170" t="s">
+        <v>202</v>
+      </c>
+      <c r="E170" t="s">
+        <v>203</v>
+      </c>
+      <c r="F170" t="s">
+        <v>503</v>
+      </c>
+      <c r="G170" t="s">
+        <v>504</v>
+      </c>
+      <c r="H170" t="s">
+        <v>72</v>
+      </c>
+      <c r="I170" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J170" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>505</v>
+      </c>
+      <c r="B171" t="s">
+        <v>506</v>
+      </c>
+      <c r="C171" t="s">
+        <v>12</v>
+      </c>
+      <c r="D171" t="s">
+        <v>154</v>
+      </c>
+      <c r="E171" t="s">
+        <v>155</v>
+      </c>
+      <c r="F171" t="s">
+        <v>507</v>
+      </c>
+      <c r="G171" t="s">
+        <v>506</v>
+      </c>
+      <c r="H171" t="s">
+        <v>72</v>
+      </c>
+      <c r="I171" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J171" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>508</v>
+      </c>
+      <c r="B172" t="s">
+        <v>509</v>
+      </c>
+      <c r="C172" t="s">
+        <v>12</v>
+      </c>
+      <c r="D172" t="s">
+        <v>154</v>
+      </c>
+      <c r="E172" t="s">
+        <v>155</v>
+      </c>
+      <c r="F172" t="s">
+        <v>507</v>
+      </c>
+      <c r="G172" t="s">
+        <v>506</v>
+      </c>
+      <c r="H172" t="s">
+        <v>72</v>
+      </c>
+      <c r="I172" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J172" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>510</v>
+      </c>
+      <c r="B173" t="s">
+        <v>511</v>
+      </c>
+      <c r="C173" t="s">
+        <v>12</v>
+      </c>
+      <c r="D173" t="s">
+        <v>470</v>
+      </c>
+      <c r="E173" t="s">
+        <v>471</v>
+      </c>
+      <c r="F173" t="s">
+        <v>499</v>
+      </c>
+      <c r="G173" t="s">
+        <v>500</v>
+      </c>
+      <c r="H173" t="s">
+        <v>72</v>
+      </c>
+      <c r="I173" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J173" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>512</v>
+      </c>
+      <c r="B174" t="s">
+        <v>513</v>
+      </c>
+      <c r="C174" t="s">
+        <v>12</v>
+      </c>
+      <c r="D174" t="s">
+        <v>160</v>
+      </c>
+      <c r="E174" t="s">
+        <v>161</v>
+      </c>
+      <c r="F174" t="s">
+        <v>162</v>
+      </c>
+      <c r="G174" t="s">
+        <v>163</v>
+      </c>
+      <c r="H174" t="s">
+        <v>72</v>
+      </c>
+      <c r="I174" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J174" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>514</v>
+      </c>
+      <c r="B175" t="s">
+        <v>515</v>
+      </c>
+      <c r="C175" t="s">
+        <v>12</v>
+      </c>
+      <c r="D175" t="s">
+        <v>160</v>
+      </c>
+      <c r="E175" t="s">
+        <v>161</v>
+      </c>
+      <c r="F175" t="s">
+        <v>162</v>
+      </c>
+      <c r="G175" t="s">
+        <v>163</v>
+      </c>
+      <c r="H175" t="s">
+        <v>72</v>
+      </c>
+      <c r="I175" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J175" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>516</v>
+      </c>
+      <c r="B176" t="s">
+        <v>517</v>
+      </c>
+      <c r="C176" t="s">
+        <v>12</v>
+      </c>
+      <c r="D176" t="s">
+        <v>160</v>
+      </c>
+      <c r="E176" t="s">
+        <v>161</v>
+      </c>
+      <c r="F176" t="s">
+        <v>208</v>
+      </c>
+      <c r="G176" t="s">
+        <v>209</v>
+      </c>
+      <c r="H176" t="s">
+        <v>72</v>
+      </c>
+      <c r="I176" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J176" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>518</v>
+      </c>
+      <c r="B177" t="s">
+        <v>519</v>
+      </c>
+      <c r="C177" t="s">
+        <v>12</v>
+      </c>
+      <c r="D177" t="s">
+        <v>143</v>
+      </c>
+      <c r="E177" t="s">
+        <v>144</v>
+      </c>
+      <c r="F177" t="s">
+        <v>198</v>
+      </c>
+      <c r="G177" t="s">
+        <v>199</v>
+      </c>
+      <c r="H177" t="s">
+        <v>72</v>
+      </c>
+      <c r="I177" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J177" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>520</v>
+      </c>
+      <c r="B178" t="s">
+        <v>521</v>
+      </c>
+      <c r="C178" t="s">
+        <v>12</v>
+      </c>
+      <c r="D178" t="s">
+        <v>314</v>
+      </c>
+      <c r="E178" t="s">
+        <v>315</v>
+      </c>
+      <c r="F178" t="s">
+        <v>394</v>
+      </c>
+      <c r="G178" t="s">
+        <v>395</v>
+      </c>
+      <c r="H178" t="s">
+        <v>72</v>
+      </c>
+      <c r="I178" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J178" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>522</v>
+      </c>
+      <c r="B179" t="s">
+        <v>523</v>
+      </c>
+      <c r="C179" t="s">
+        <v>12</v>
+      </c>
+      <c r="D179" t="s">
+        <v>222</v>
+      </c>
+      <c r="E179" t="s">
+        <v>223</v>
+      </c>
+      <c r="F179" t="s">
+        <v>224</v>
+      </c>
+      <c r="G179" t="s">
+        <v>221</v>
+      </c>
+      <c r="H179" t="s">
+        <v>72</v>
+      </c>
+      <c r="I179" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J179" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>524</v>
+      </c>
+      <c r="B180" t="s">
+        <v>525</v>
+      </c>
+      <c r="C180" t="s">
+        <v>12</v>
+      </c>
+      <c r="D180" t="s">
+        <v>268</v>
+      </c>
+      <c r="E180" t="s">
+        <v>269</v>
+      </c>
+      <c r="F180" t="s">
+        <v>426</v>
+      </c>
+      <c r="G180" t="s">
+        <v>427</v>
+      </c>
+      <c r="H180" t="s">
+        <v>72</v>
+      </c>
+      <c r="I180" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J180" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>526</v>
+      </c>
+      <c r="B181" t="s">
+        <v>527</v>
+      </c>
+      <c r="C181" t="s">
+        <v>12</v>
+      </c>
+      <c r="D181" t="s">
+        <v>143</v>
+      </c>
+      <c r="E181" t="s">
+        <v>144</v>
+      </c>
+      <c r="F181" t="s">
+        <v>198</v>
+      </c>
+      <c r="G181" t="s">
+        <v>199</v>
+      </c>
+      <c r="H181" t="s">
+        <v>72</v>
+      </c>
+      <c r="I181" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J181" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>528</v>
+      </c>
+      <c r="B182" t="s">
+        <v>529</v>
+      </c>
+      <c r="C182" t="s">
+        <v>12</v>
+      </c>
+      <c r="D182" t="s">
+        <v>131</v>
+      </c>
+      <c r="E182" t="s">
+        <v>132</v>
+      </c>
+      <c r="F182" t="s">
+        <v>190</v>
+      </c>
+      <c r="G182" t="s">
+        <v>191</v>
+      </c>
+      <c r="H182" t="s">
+        <v>72</v>
+      </c>
+      <c r="I182" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J182" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>530</v>
+      </c>
+      <c r="B183" t="s">
+        <v>531</v>
+      </c>
+      <c r="C183" t="s">
+        <v>12</v>
+      </c>
+      <c r="D183" t="s">
+        <v>143</v>
+      </c>
+      <c r="E183" t="s">
+        <v>144</v>
+      </c>
+      <c r="F183" t="s">
+        <v>198</v>
+      </c>
+      <c r="G183" t="s">
+        <v>199</v>
+      </c>
+      <c r="H183" t="s">
+        <v>72</v>
+      </c>
+      <c r="I183" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J183" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>532</v>
+      </c>
+      <c r="B184" t="s">
+        <v>533</v>
+      </c>
+      <c r="C184" t="s">
+        <v>12</v>
+      </c>
+      <c r="D184" t="s">
+        <v>160</v>
+      </c>
+      <c r="E184" t="s">
+        <v>161</v>
+      </c>
+      <c r="F184" t="s">
+        <v>178</v>
+      </c>
+      <c r="G184" t="s">
+        <v>179</v>
+      </c>
+      <c r="H184" t="s">
+        <v>72</v>
+      </c>
+      <c r="I184" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J184" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>534</v>
+      </c>
+      <c r="B185" t="s">
+        <v>535</v>
+      </c>
+      <c r="C185" t="s">
+        <v>12</v>
+      </c>
+      <c r="D185" t="s">
+        <v>160</v>
+      </c>
+      <c r="E185" t="s">
+        <v>161</v>
+      </c>
+      <c r="F185" t="s">
+        <v>178</v>
+      </c>
+      <c r="G185" t="s">
+        <v>179</v>
+      </c>
+      <c r="H185" t="s">
+        <v>72</v>
+      </c>
+      <c r="I185" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J185" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>536</v>
+      </c>
+      <c r="B186" t="s">
+        <v>537</v>
+      </c>
+      <c r="C186" t="s">
+        <v>12</v>
+      </c>
+      <c r="D186" t="s">
+        <v>160</v>
+      </c>
+      <c r="E186" t="s">
+        <v>161</v>
+      </c>
+      <c r="F186" t="s">
+        <v>178</v>
+      </c>
+      <c r="G186" t="s">
+        <v>179</v>
+      </c>
+      <c r="H186" t="s">
+        <v>72</v>
+      </c>
+      <c r="I186" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J186" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>538</v>
+      </c>
+      <c r="B187" t="s">
+        <v>539</v>
+      </c>
+      <c r="C187" t="s">
+        <v>12</v>
+      </c>
+      <c r="D187" t="s">
+        <v>160</v>
+      </c>
+      <c r="E187" t="s">
+        <v>161</v>
+      </c>
+      <c r="F187" t="s">
+        <v>178</v>
+      </c>
+      <c r="G187" t="s">
+        <v>179</v>
+      </c>
+      <c r="H187" t="s">
+        <v>72</v>
+      </c>
+      <c r="I187" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J187" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>540</v>
+      </c>
+      <c r="B188" t="s">
+        <v>541</v>
+      </c>
+      <c r="C188" t="s">
+        <v>12</v>
+      </c>
+      <c r="D188" t="s">
+        <v>160</v>
+      </c>
+      <c r="E188" t="s">
+        <v>161</v>
+      </c>
+      <c r="F188" t="s">
+        <v>178</v>
+      </c>
+      <c r="G188" t="s">
+        <v>179</v>
+      </c>
+      <c r="H188" t="s">
+        <v>72</v>
+      </c>
+      <c r="I188" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J188" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>542</v>
+      </c>
+      <c r="B189" t="s">
+        <v>458</v>
+      </c>
+      <c r="C189" t="s">
+        <v>12</v>
+      </c>
+      <c r="D189" t="s">
+        <v>143</v>
+      </c>
+      <c r="E189" t="s">
+        <v>144</v>
+      </c>
+      <c r="F189" t="s">
+        <v>457</v>
+      </c>
+      <c r="G189" t="s">
+        <v>458</v>
+      </c>
+      <c r="H189" t="s">
+        <v>72</v>
+      </c>
+      <c r="I189" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J189" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>543</v>
+      </c>
+      <c r="B190" t="s">
+        <v>544</v>
+      </c>
+      <c r="C190" t="s">
+        <v>12</v>
+      </c>
+      <c r="D190" t="s">
+        <v>222</v>
+      </c>
+      <c r="E190" t="s">
+        <v>223</v>
+      </c>
+      <c r="F190" t="s">
+        <v>238</v>
+      </c>
+      <c r="G190" t="s">
+        <v>239</v>
+      </c>
+      <c r="H190" t="s">
+        <v>72</v>
+      </c>
+      <c r="I190" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J190" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>545</v>
+      </c>
+      <c r="B191" t="s">
+        <v>546</v>
+      </c>
+      <c r="C191" t="s">
+        <v>12</v>
+      </c>
+      <c r="D191" t="s">
+        <v>222</v>
+      </c>
+      <c r="E191" t="s">
+        <v>223</v>
+      </c>
+      <c r="F191" t="s">
+        <v>234</v>
+      </c>
+      <c r="G191" t="s">
+        <v>235</v>
+      </c>
+      <c r="H191" t="s">
+        <v>72</v>
+      </c>
+      <c r="I191" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J191" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>547</v>
+      </c>
+      <c r="B192" t="s">
+        <v>548</v>
+      </c>
+      <c r="C192" t="s">
+        <v>12</v>
+      </c>
+      <c r="D192" t="s">
+        <v>222</v>
+      </c>
+      <c r="E192" t="s">
+        <v>223</v>
+      </c>
+      <c r="F192" t="s">
+        <v>549</v>
+      </c>
+      <c r="G192" t="s">
+        <v>550</v>
+      </c>
+      <c r="H192" t="s">
+        <v>72</v>
+      </c>
+      <c r="I192" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J192" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>551</v>
+      </c>
+      <c r="B193" t="s">
+        <v>552</v>
+      </c>
+      <c r="C193" t="s">
+        <v>12</v>
+      </c>
+      <c r="D193" t="s">
+        <v>202</v>
+      </c>
+      <c r="E193" t="s">
+        <v>203</v>
+      </c>
+      <c r="F193" t="s">
+        <v>294</v>
+      </c>
+      <c r="G193" t="s">
+        <v>295</v>
+      </c>
+      <c r="H193" t="s">
+        <v>72</v>
+      </c>
+      <c r="I193" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J193" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>553</v>
+      </c>
+      <c r="B194" t="s">
+        <v>554</v>
+      </c>
+      <c r="C194" t="s">
+        <v>12</v>
+      </c>
+      <c r="D194" t="s">
+        <v>314</v>
+      </c>
+      <c r="E194" t="s">
+        <v>315</v>
+      </c>
+      <c r="F194" t="s">
+        <v>394</v>
+      </c>
+      <c r="G194" t="s">
+        <v>395</v>
+      </c>
+      <c r="H194" t="s">
+        <v>72</v>
+      </c>
+      <c r="I194" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J194" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>555</v>
+      </c>
+      <c r="B195" t="s">
+        <v>556</v>
+      </c>
+      <c r="C195" t="s">
+        <v>12</v>
+      </c>
+      <c r="D195" t="s">
+        <v>202</v>
+      </c>
+      <c r="E195" t="s">
+        <v>203</v>
+      </c>
+      <c r="F195" t="s">
+        <v>330</v>
+      </c>
+      <c r="G195" t="s">
+        <v>331</v>
+      </c>
+      <c r="H195" t="s">
+        <v>72</v>
+      </c>
+      <c r="I195" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J195" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>557</v>
+      </c>
+      <c r="B196" t="s">
+        <v>558</v>
+      </c>
+      <c r="C196" t="s">
+        <v>12</v>
+      </c>
+      <c r="D196" t="s">
+        <v>154</v>
+      </c>
+      <c r="E196" t="s">
+        <v>155</v>
+      </c>
+      <c r="F196" t="s">
+        <v>368</v>
+      </c>
+      <c r="G196" t="s">
+        <v>369</v>
+      </c>
+      <c r="H196" t="s">
+        <v>72</v>
+      </c>
+      <c r="I196" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J196" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>559</v>
+      </c>
+      <c r="B197" t="s">
+        <v>560</v>
+      </c>
+      <c r="C197" t="s">
+        <v>12</v>
+      </c>
+      <c r="D197" t="s">
+        <v>75</v>
+      </c>
+      <c r="E197" t="s">
+        <v>76</v>
+      </c>
+      <c r="F197" t="s">
+        <v>561</v>
+      </c>
+      <c r="G197" t="s">
+        <v>562</v>
+      </c>
+      <c r="H197" t="s">
+        <v>72</v>
+      </c>
+      <c r="I197" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J197" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>563</v>
+      </c>
+      <c r="B198" t="s">
+        <v>564</v>
+      </c>
+      <c r="C198" t="s">
+        <v>12</v>
+      </c>
+      <c r="D198" t="s">
+        <v>154</v>
+      </c>
+      <c r="E198" t="s">
+        <v>155</v>
+      </c>
+      <c r="F198" t="s">
+        <v>368</v>
+      </c>
+      <c r="G198" t="s">
+        <v>369</v>
+      </c>
+      <c r="H198" t="s">
+        <v>72</v>
+      </c>
+      <c r="I198" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J198" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>565</v>
+      </c>
+      <c r="B199" t="s">
+        <v>566</v>
+      </c>
+      <c r="C199" t="s">
+        <v>12</v>
+      </c>
+      <c r="D199" t="s">
+        <v>154</v>
+      </c>
+      <c r="E199" t="s">
+        <v>155</v>
+      </c>
+      <c r="F199" t="s">
+        <v>386</v>
+      </c>
+      <c r="G199" t="s">
+        <v>387</v>
+      </c>
+      <c r="H199" t="s">
+        <v>72</v>
+      </c>
+      <c r="I199" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J199" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>567</v>
+      </c>
+      <c r="B200" t="s">
+        <v>568</v>
+      </c>
+      <c r="C200" t="s">
+        <v>12</v>
+      </c>
+      <c r="D200" t="s">
+        <v>154</v>
+      </c>
+      <c r="E200" t="s">
+        <v>155</v>
+      </c>
+      <c r="F200" t="s">
+        <v>386</v>
+      </c>
+      <c r="G200" t="s">
+        <v>387</v>
+      </c>
+      <c r="H200" t="s">
+        <v>72</v>
+      </c>
+      <c r="I200" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J200" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>569</v>
+      </c>
+      <c r="B201" t="s">
+        <v>570</v>
+      </c>
+      <c r="C201" t="s">
+        <v>12</v>
+      </c>
+      <c r="D201" t="s">
+        <v>222</v>
+      </c>
+      <c r="E201" t="s">
+        <v>223</v>
+      </c>
+      <c r="F201" t="s">
+        <v>549</v>
+      </c>
+      <c r="G201" t="s">
+        <v>550</v>
+      </c>
+      <c r="H201" t="s">
+        <v>72</v>
+      </c>
+      <c r="I201" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J201" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>571</v>
+      </c>
+      <c r="B202" t="s">
+        <v>572</v>
+      </c>
+      <c r="C202" t="s">
+        <v>12</v>
+      </c>
+      <c r="D202" t="s">
+        <v>222</v>
+      </c>
+      <c r="E202" t="s">
+        <v>223</v>
+      </c>
+      <c r="F202" t="s">
+        <v>549</v>
+      </c>
+      <c r="G202" t="s">
+        <v>550</v>
+      </c>
+      <c r="H202" t="s">
+        <v>72</v>
+      </c>
+      <c r="I202" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J202" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>573</v>
+      </c>
+      <c r="B203" t="s">
+        <v>574</v>
+      </c>
+      <c r="C203" t="s">
+        <v>12</v>
+      </c>
+      <c r="D203" t="s">
+        <v>222</v>
+      </c>
+      <c r="E203" t="s">
+        <v>223</v>
+      </c>
+      <c r="F203" t="s">
+        <v>224</v>
+      </c>
+      <c r="G203" t="s">
+        <v>221</v>
+      </c>
+      <c r="H203" t="s">
+        <v>72</v>
+      </c>
+      <c r="I203" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J203" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>575</v>
+      </c>
+      <c r="B204" t="s">
+        <v>576</v>
+      </c>
+      <c r="C204" t="s">
+        <v>12</v>
+      </c>
+      <c r="D204" t="s">
+        <v>222</v>
+      </c>
+      <c r="E204" t="s">
+        <v>223</v>
+      </c>
+      <c r="F204" t="s">
+        <v>242</v>
+      </c>
+      <c r="G204" t="s">
+        <v>243</v>
+      </c>
+      <c r="H204" t="s">
+        <v>72</v>
+      </c>
+      <c r="I204" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J204" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>577</v>
+      </c>
+      <c r="B205" t="s">
+        <v>578</v>
+      </c>
+      <c r="C205" t="s">
+        <v>12</v>
+      </c>
+      <c r="D205" t="s">
+        <v>154</v>
+      </c>
+      <c r="E205" t="s">
+        <v>155</v>
+      </c>
+      <c r="F205" t="s">
+        <v>156</v>
+      </c>
+      <c r="G205" t="s">
+        <v>157</v>
+      </c>
+      <c r="H205" t="s">
+        <v>72</v>
+      </c>
+      <c r="I205" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J205" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>579</v>
+      </c>
+      <c r="B206" t="s">
+        <v>580</v>
+      </c>
+      <c r="C206" t="s">
+        <v>12</v>
+      </c>
+      <c r="D206" t="s">
+        <v>216</v>
+      </c>
+      <c r="E206" t="s">
+        <v>217</v>
+      </c>
+      <c r="F206" t="s">
+        <v>324</v>
+      </c>
+      <c r="G206" t="s">
+        <v>325</v>
+      </c>
+      <c r="H206" t="s">
+        <v>72</v>
+      </c>
+      <c r="I206" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J206" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>581</v>
+      </c>
+      <c r="B207" t="s">
+        <v>582</v>
+      </c>
+      <c r="C207" t="s">
+        <v>12</v>
+      </c>
+      <c r="D207" t="s">
+        <v>268</v>
+      </c>
+      <c r="E207" t="s">
+        <v>269</v>
+      </c>
+      <c r="F207" t="s">
+        <v>276</v>
+      </c>
+      <c r="G207" t="s">
+        <v>277</v>
+      </c>
+      <c r="H207" t="s">
+        <v>72</v>
+      </c>
+      <c r="I207" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J207" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>583</v>
+      </c>
+      <c r="B208" t="s">
+        <v>584</v>
+      </c>
+      <c r="C208" t="s">
+        <v>12</v>
+      </c>
+      <c r="D208" t="s">
+        <v>143</v>
+      </c>
+      <c r="E208" t="s">
+        <v>144</v>
+      </c>
+      <c r="F208" t="s">
+        <v>457</v>
+      </c>
+      <c r="G208" t="s">
+        <v>458</v>
+      </c>
+      <c r="H208" t="s">
+        <v>72</v>
+      </c>
+      <c r="I208" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J208" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>585</v>
+      </c>
+      <c r="B209" t="s">
+        <v>586</v>
+      </c>
+      <c r="C209" t="s">
+        <v>12</v>
+      </c>
+      <c r="D209" t="s">
+        <v>154</v>
+      </c>
+      <c r="E209" t="s">
+        <v>155</v>
+      </c>
+      <c r="F209" t="s">
+        <v>368</v>
+      </c>
+      <c r="G209" t="s">
+        <v>369</v>
+      </c>
+      <c r="H209" t="s">
+        <v>72</v>
+      </c>
+      <c r="I209" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J209" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>587</v>
+      </c>
+      <c r="B210" t="s">
+        <v>588</v>
+      </c>
+      <c r="C210" t="s">
+        <v>12</v>
+      </c>
+      <c r="D210" t="s">
+        <v>154</v>
+      </c>
+      <c r="E210" t="s">
+        <v>155</v>
+      </c>
+      <c r="F210" t="s">
+        <v>368</v>
+      </c>
+      <c r="G210" t="s">
+        <v>369</v>
+      </c>
+      <c r="H210" t="s">
+        <v>72</v>
+      </c>
+      <c r="I210" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J210" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>589</v>
+      </c>
+      <c r="B211" t="s">
+        <v>590</v>
+      </c>
+      <c r="C211" t="s">
+        <v>12</v>
+      </c>
+      <c r="D211" t="s">
+        <v>154</v>
+      </c>
+      <c r="E211" t="s">
+        <v>155</v>
+      </c>
+      <c r="F211" t="s">
+        <v>591</v>
+      </c>
+      <c r="G211" t="s">
+        <v>592</v>
+      </c>
+      <c r="H211" t="s">
+        <v>72</v>
+      </c>
+      <c r="I211" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J211" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>593</v>
+      </c>
+      <c r="B212" t="s">
+        <v>594</v>
+      </c>
+      <c r="C212" t="s">
+        <v>12</v>
+      </c>
+      <c r="D212" t="s">
+        <v>595</v>
+      </c>
+      <c r="E212" t="s">
+        <v>596</v>
+      </c>
+      <c r="F212" t="s">
+        <v>597</v>
+      </c>
+      <c r="G212" t="s">
+        <v>598</v>
+      </c>
+      <c r="H212" t="s">
+        <v>72</v>
+      </c>
+      <c r="I212" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J212" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>599</v>
+      </c>
+      <c r="B213" t="s">
+        <v>600</v>
+      </c>
+      <c r="C213" t="s">
+        <v>12</v>
+      </c>
+      <c r="D213" t="s">
+        <v>595</v>
+      </c>
+      <c r="E213" t="s">
+        <v>596</v>
+      </c>
+      <c r="F213" t="s">
+        <v>601</v>
+      </c>
+      <c r="G213" t="s">
+        <v>602</v>
+      </c>
+      <c r="H213" t="s">
+        <v>72</v>
+      </c>
+      <c r="I213" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J213" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>603</v>
+      </c>
+      <c r="B214" t="s">
+        <v>604</v>
+      </c>
+      <c r="C214" t="s">
+        <v>12</v>
+      </c>
+      <c r="D214" t="s">
+        <v>595</v>
+      </c>
+      <c r="E214" t="s">
+        <v>596</v>
+      </c>
+      <c r="F214" t="s">
+        <v>605</v>
+      </c>
+      <c r="G214" t="s">
+        <v>606</v>
+      </c>
+      <c r="H214" t="s">
+        <v>72</v>
+      </c>
+      <c r="I214" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J214" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>607</v>
+      </c>
+      <c r="B215" t="s">
+        <v>608</v>
+      </c>
+      <c r="C215" t="s">
+        <v>12</v>
+      </c>
+      <c r="D215" t="s">
+        <v>202</v>
+      </c>
+      <c r="E215" t="s">
+        <v>203</v>
+      </c>
+      <c r="F215" t="s">
+        <v>330</v>
+      </c>
+      <c r="G215" t="s">
+        <v>331</v>
+      </c>
+      <c r="H215" t="s">
+        <v>72</v>
+      </c>
+      <c r="I215" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J215" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>609</v>
+      </c>
+      <c r="B216" t="s">
+        <v>610</v>
+      </c>
+      <c r="C216" t="s">
+        <v>12</v>
+      </c>
+      <c r="D216" t="s">
+        <v>131</v>
+      </c>
+      <c r="E216" t="s">
+        <v>132</v>
+      </c>
+      <c r="F216" t="s">
+        <v>290</v>
+      </c>
+      <c r="G216" t="s">
+        <v>291</v>
+      </c>
+      <c r="H216" t="s">
+        <v>72</v>
+      </c>
+      <c r="I216" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J216" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>611</v>
+      </c>
+      <c r="B217" t="s">
+        <v>612</v>
+      </c>
+      <c r="C217" t="s">
+        <v>12</v>
+      </c>
+      <c r="D217" t="s">
+        <v>125</v>
+      </c>
+      <c r="E217" t="s">
+        <v>126</v>
+      </c>
+      <c r="F217" t="s">
+        <v>127</v>
+      </c>
+      <c r="G217" t="s">
+        <v>128</v>
+      </c>
+      <c r="H217" t="s">
+        <v>72</v>
+      </c>
+      <c r="I217" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J217" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>613</v>
+      </c>
+      <c r="B218" t="s">
+        <v>614</v>
+      </c>
+      <c r="C218" t="s">
+        <v>12</v>
+      </c>
+      <c r="D218" t="s">
+        <v>314</v>
+      </c>
+      <c r="E218" t="s">
+        <v>315</v>
+      </c>
+      <c r="F218" t="s">
+        <v>394</v>
+      </c>
+      <c r="G218" t="s">
+        <v>395</v>
+      </c>
+      <c r="H218" t="s">
+        <v>72</v>
+      </c>
+      <c r="I218" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J218" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>615</v>
+      </c>
+      <c r="B219" t="s">
+        <v>616</v>
+      </c>
+      <c r="C219" t="s">
+        <v>12</v>
+      </c>
+      <c r="D219" t="s">
+        <v>75</v>
+      </c>
+      <c r="E219" t="s">
+        <v>76</v>
+      </c>
+      <c r="F219" t="s">
+        <v>95</v>
+      </c>
+      <c r="G219" t="s">
+        <v>96</v>
+      </c>
+      <c r="H219" t="s">
+        <v>72</v>
+      </c>
+      <c r="I219" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J219" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>617</v>
+      </c>
+      <c r="B220" t="s">
+        <v>618</v>
+      </c>
+      <c r="C220" t="s">
+        <v>12</v>
+      </c>
+      <c r="D220" t="s">
+        <v>154</v>
+      </c>
+      <c r="E220" t="s">
+        <v>155</v>
+      </c>
+      <c r="F220" t="s">
+        <v>368</v>
+      </c>
+      <c r="G220" t="s">
+        <v>369</v>
+      </c>
+      <c r="H220" t="s">
+        <v>72</v>
+      </c>
+      <c r="I220" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J220" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>619</v>
+      </c>
+      <c r="B221" t="s">
+        <v>620</v>
+      </c>
+      <c r="C221" t="s">
+        <v>12</v>
+      </c>
+      <c r="D221" t="s">
+        <v>125</v>
+      </c>
+      <c r="E221" t="s">
+        <v>126</v>
+      </c>
+      <c r="F221" t="s">
+        <v>127</v>
+      </c>
+      <c r="G221" t="s">
+        <v>128</v>
+      </c>
+      <c r="H221" t="s">
+        <v>72</v>
+      </c>
+      <c r="I221" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J221" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>621</v>
+      </c>
+      <c r="B222" t="s">
+        <v>622</v>
+      </c>
+      <c r="C222" t="s">
+        <v>12</v>
+      </c>
+      <c r="D222" t="s">
+        <v>202</v>
+      </c>
+      <c r="E222" t="s">
+        <v>203</v>
+      </c>
+      <c r="F222" t="s">
+        <v>294</v>
+      </c>
+      <c r="G222" t="s">
+        <v>295</v>
+      </c>
+      <c r="H222" t="s">
+        <v>72</v>
+      </c>
+      <c r="I222" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J222" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>623</v>
+      </c>
+      <c r="B223" t="s">
+        <v>624</v>
+      </c>
+      <c r="C223" t="s">
+        <v>12</v>
+      </c>
+      <c r="D223" t="s">
+        <v>222</v>
+      </c>
+      <c r="E223" t="s">
+        <v>223</v>
+      </c>
+      <c r="F223" t="s">
+        <v>227</v>
+      </c>
+      <c r="G223" t="s">
+        <v>228</v>
+      </c>
+      <c r="H223" t="s">
+        <v>72</v>
+      </c>
+      <c r="I223" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J223" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>625</v>
+      </c>
+      <c r="B224" t="s">
+        <v>626</v>
+      </c>
+      <c r="C224" t="s">
+        <v>12</v>
+      </c>
+      <c r="D224" t="s">
+        <v>222</v>
+      </c>
+      <c r="E224" t="s">
+        <v>223</v>
+      </c>
+      <c r="F224" t="s">
+        <v>224</v>
+      </c>
+      <c r="G224" t="s">
+        <v>221</v>
+      </c>
+      <c r="H224" t="s">
+        <v>72</v>
+      </c>
+      <c r="I224" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J224" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>627</v>
+      </c>
+      <c r="B225" t="s">
+        <v>628</v>
+      </c>
+      <c r="C225" t="s">
+        <v>12</v>
+      </c>
+      <c r="D225" t="s">
+        <v>131</v>
+      </c>
+      <c r="E225" t="s">
+        <v>132</v>
+      </c>
+      <c r="F225" t="s">
+        <v>290</v>
+      </c>
+      <c r="G225" t="s">
+        <v>291</v>
+      </c>
+      <c r="H225" t="s">
+        <v>72</v>
+      </c>
+      <c r="I225" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J225" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>629</v>
+      </c>
+      <c r="B226" t="s">
+        <v>630</v>
+      </c>
+      <c r="C226" t="s">
+        <v>12</v>
+      </c>
+      <c r="D226" t="s">
+        <v>131</v>
+      </c>
+      <c r="E226" t="s">
+        <v>132</v>
+      </c>
+      <c r="F226" t="s">
+        <v>290</v>
+      </c>
+      <c r="G226" t="s">
+        <v>291</v>
+      </c>
+      <c r="H226" t="s">
+        <v>72</v>
+      </c>
+      <c r="I226" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J226" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>631</v>
+      </c>
+      <c r="B227" t="s">
+        <v>632</v>
+      </c>
+      <c r="C227" t="s">
+        <v>12</v>
+      </c>
+      <c r="D227" t="s">
+        <v>131</v>
+      </c>
+      <c r="E227" t="s">
+        <v>132</v>
+      </c>
+      <c r="F227" t="s">
+        <v>190</v>
+      </c>
+      <c r="G227" t="s">
+        <v>191</v>
+      </c>
+      <c r="H227" t="s">
+        <v>72</v>
+      </c>
+      <c r="I227" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J227" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>633</v>
+      </c>
+      <c r="B228" t="s">
+        <v>634</v>
+      </c>
+      <c r="C228" t="s">
+        <v>12</v>
+      </c>
+      <c r="D228" t="s">
+        <v>131</v>
+      </c>
+      <c r="E228" t="s">
+        <v>132</v>
+      </c>
+      <c r="F228" t="s">
+        <v>190</v>
+      </c>
+      <c r="G228" t="s">
+        <v>191</v>
+      </c>
+      <c r="H228" t="s">
+        <v>72</v>
+      </c>
+      <c r="I228" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J228" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>635</v>
+      </c>
+      <c r="B229" t="s">
+        <v>636</v>
+      </c>
+      <c r="C229" t="s">
+        <v>12</v>
+      </c>
+      <c r="D229" t="s">
+        <v>131</v>
+      </c>
+      <c r="E229" t="s">
+        <v>132</v>
+      </c>
+      <c r="F229" t="s">
+        <v>133</v>
+      </c>
+      <c r="G229" t="s">
+        <v>134</v>
+      </c>
+      <c r="H229" t="s">
+        <v>72</v>
+      </c>
+      <c r="I229" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J229" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>637</v>
+      </c>
+      <c r="B230" t="s">
+        <v>638</v>
+      </c>
+      <c r="C230" t="s">
+        <v>12</v>
+      </c>
+      <c r="D230" t="s">
+        <v>131</v>
+      </c>
+      <c r="E230" t="s">
+        <v>132</v>
+      </c>
+      <c r="F230" t="s">
+        <v>306</v>
+      </c>
+      <c r="G230" t="s">
+        <v>307</v>
+      </c>
+      <c r="H230" t="s">
+        <v>72</v>
+      </c>
+      <c r="I230" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J230" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>639</v>
+      </c>
+      <c r="B231" t="s">
+        <v>640</v>
+      </c>
+      <c r="C231" t="s">
+        <v>12</v>
+      </c>
+      <c r="D231" t="s">
+        <v>131</v>
+      </c>
+      <c r="E231" t="s">
+        <v>132</v>
+      </c>
+      <c r="F231" t="s">
+        <v>306</v>
+      </c>
+      <c r="G231" t="s">
+        <v>307</v>
+      </c>
+      <c r="H231" t="s">
+        <v>72</v>
+      </c>
+      <c r="I231" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J231" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>641</v>
+      </c>
+      <c r="B232" t="s">
+        <v>642</v>
+      </c>
+      <c r="C232" t="s">
+        <v>12</v>
+      </c>
+      <c r="D232" t="s">
+        <v>166</v>
+      </c>
+      <c r="E232" t="s">
+        <v>167</v>
+      </c>
+      <c r="F232" t="s">
+        <v>168</v>
+      </c>
+      <c r="G232" t="s">
+        <v>169</v>
+      </c>
+      <c r="H232" t="s">
+        <v>72</v>
+      </c>
+      <c r="I232" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J232" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>643</v>
+      </c>
+      <c r="B233" t="s">
+        <v>644</v>
+      </c>
+      <c r="C233" t="s">
+        <v>12</v>
+      </c>
+      <c r="D233" t="s">
+        <v>166</v>
+      </c>
+      <c r="E233" t="s">
+        <v>167</v>
+      </c>
+      <c r="F233" t="s">
+        <v>168</v>
+      </c>
+      <c r="G233" t="s">
+        <v>169</v>
+      </c>
+      <c r="H233" t="s">
+        <v>72</v>
+      </c>
+      <c r="I233" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J233" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>645</v>
+      </c>
+      <c r="B234" t="s">
+        <v>646</v>
+      </c>
+      <c r="C234" t="s">
+        <v>12</v>
+      </c>
+      <c r="D234" t="s">
+        <v>166</v>
+      </c>
+      <c r="E234" t="s">
+        <v>167</v>
+      </c>
+      <c r="F234" t="s">
+        <v>168</v>
+      </c>
+      <c r="G234" t="s">
+        <v>169</v>
+      </c>
+      <c r="H234" t="s">
+        <v>72</v>
+      </c>
+      <c r="I234" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J234" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>647</v>
+      </c>
+      <c r="B235" t="s">
+        <v>648</v>
+      </c>
+      <c r="C235" t="s">
+        <v>12</v>
+      </c>
+      <c r="D235" t="s">
+        <v>166</v>
+      </c>
+      <c r="E235" t="s">
+        <v>167</v>
+      </c>
+      <c r="F235" t="s">
+        <v>168</v>
+      </c>
+      <c r="G235" t="s">
+        <v>169</v>
+      </c>
+      <c r="H235" t="s">
+        <v>72</v>
+      </c>
+      <c r="I235" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J235" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>649</v>
+      </c>
+      <c r="B236" t="s">
+        <v>650</v>
+      </c>
+      <c r="C236" t="s">
+        <v>12</v>
+      </c>
+      <c r="D236" t="s">
+        <v>166</v>
+      </c>
+      <c r="E236" t="s">
+        <v>167</v>
+      </c>
+      <c r="F236" t="s">
+        <v>168</v>
+      </c>
+      <c r="G236" t="s">
+        <v>169</v>
+      </c>
+      <c r="H236" t="s">
+        <v>72</v>
+      </c>
+      <c r="I236" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J236" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>651</v>
+      </c>
+      <c r="B237" t="s">
+        <v>652</v>
+      </c>
+      <c r="C237" t="s">
+        <v>12</v>
+      </c>
+      <c r="D237" t="s">
+        <v>166</v>
+      </c>
+      <c r="E237" t="s">
+        <v>167</v>
+      </c>
+      <c r="F237" t="s">
+        <v>168</v>
+      </c>
+      <c r="G237" t="s">
+        <v>169</v>
+      </c>
+      <c r="H237" t="s">
+        <v>72</v>
+      </c>
+      <c r="I237" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J237" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>653</v>
+      </c>
+      <c r="B238" t="s">
+        <v>654</v>
+      </c>
+      <c r="C238" t="s">
+        <v>12</v>
+      </c>
+      <c r="D238" t="s">
+        <v>166</v>
+      </c>
+      <c r="E238" t="s">
+        <v>167</v>
+      </c>
+      <c r="F238" t="s">
+        <v>168</v>
+      </c>
+      <c r="G238" t="s">
+        <v>169</v>
+      </c>
+      <c r="H238" t="s">
+        <v>72</v>
+      </c>
+      <c r="I238" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J238" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>655</v>
+      </c>
+      <c r="B239" t="s">
+        <v>656</v>
+      </c>
+      <c r="C239" t="s">
+        <v>12</v>
+      </c>
+      <c r="D239" t="s">
+        <v>166</v>
+      </c>
+      <c r="E239" t="s">
+        <v>167</v>
+      </c>
+      <c r="F239" t="s">
+        <v>168</v>
+      </c>
+      <c r="G239" t="s">
+        <v>169</v>
+      </c>
+      <c r="H239" t="s">
+        <v>72</v>
+      </c>
+      <c r="I239" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J239" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>657</v>
+      </c>
+      <c r="B240" t="s">
+        <v>658</v>
+      </c>
+      <c r="C240" t="s">
+        <v>12</v>
+      </c>
+      <c r="D240" t="s">
+        <v>166</v>
+      </c>
+      <c r="E240" t="s">
+        <v>167</v>
+      </c>
+      <c r="F240" t="s">
+        <v>168</v>
+      </c>
+      <c r="G240" t="s">
+        <v>169</v>
+      </c>
+      <c r="H240" t="s">
+        <v>72</v>
+      </c>
+      <c r="I240" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J240" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>659</v>
+      </c>
+      <c r="B241" t="s">
+        <v>660</v>
+      </c>
+      <c r="C241" t="s">
+        <v>12</v>
+      </c>
+      <c r="D241" t="s">
+        <v>166</v>
+      </c>
+      <c r="E241" t="s">
+        <v>167</v>
+      </c>
+      <c r="F241" t="s">
+        <v>168</v>
+      </c>
+      <c r="G241" t="s">
+        <v>169</v>
+      </c>
+      <c r="H241" t="s">
+        <v>72</v>
+      </c>
+      <c r="I241" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J241" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>661</v>
+      </c>
+      <c r="B242" t="s">
+        <v>662</v>
+      </c>
+      <c r="C242" t="s">
+        <v>12</v>
+      </c>
+      <c r="D242" t="s">
+        <v>166</v>
+      </c>
+      <c r="E242" t="s">
+        <v>167</v>
+      </c>
+      <c r="F242" t="s">
+        <v>168</v>
+      </c>
+      <c r="G242" t="s">
+        <v>169</v>
+      </c>
+      <c r="H242" t="s">
+        <v>72</v>
+      </c>
+      <c r="I242" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J242" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>663</v>
+      </c>
+      <c r="B243" t="s">
+        <v>664</v>
+      </c>
+      <c r="C243" t="s">
+        <v>12</v>
+      </c>
+      <c r="D243" t="s">
+        <v>166</v>
+      </c>
+      <c r="E243" t="s">
+        <v>167</v>
+      </c>
+      <c r="F243" t="s">
+        <v>168</v>
+      </c>
+      <c r="G243" t="s">
+        <v>169</v>
+      </c>
+      <c r="H243" t="s">
+        <v>72</v>
+      </c>
+      <c r="I243" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J243" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>665</v>
+      </c>
+      <c r="B244" t="s">
+        <v>666</v>
+      </c>
+      <c r="C244" t="s">
+        <v>12</v>
+      </c>
+      <c r="D244" t="s">
+        <v>166</v>
+      </c>
+      <c r="E244" t="s">
+        <v>167</v>
+      </c>
+      <c r="F244" t="s">
+        <v>168</v>
+      </c>
+      <c r="G244" t="s">
+        <v>169</v>
+      </c>
+      <c r="H244" t="s">
+        <v>72</v>
+      </c>
+      <c r="I244" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J244" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>667</v>
+      </c>
+      <c r="B245" t="s">
+        <v>668</v>
+      </c>
+      <c r="C245" t="s">
+        <v>12</v>
+      </c>
+      <c r="D245" t="s">
+        <v>166</v>
+      </c>
+      <c r="E245" t="s">
+        <v>167</v>
+      </c>
+      <c r="F245" t="s">
+        <v>168</v>
+      </c>
+      <c r="G245" t="s">
+        <v>169</v>
+      </c>
+      <c r="H245" t="s">
+        <v>72</v>
+      </c>
+      <c r="I245" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J245" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>669</v>
+      </c>
+      <c r="B246" t="s">
+        <v>670</v>
+      </c>
+      <c r="C246" t="s">
+        <v>12</v>
+      </c>
+      <c r="D246" t="s">
+        <v>166</v>
+      </c>
+      <c r="E246" t="s">
+        <v>167</v>
+      </c>
+      <c r="F246" t="s">
+        <v>168</v>
+      </c>
+      <c r="G246" t="s">
+        <v>169</v>
+      </c>
+      <c r="H246" t="s">
+        <v>72</v>
+      </c>
+      <c r="I246" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J246" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>671</v>
+      </c>
+      <c r="B247" t="s">
+        <v>672</v>
+      </c>
+      <c r="C247" t="s">
+        <v>12</v>
+      </c>
+      <c r="D247" t="s">
+        <v>166</v>
+      </c>
+      <c r="E247" t="s">
+        <v>167</v>
+      </c>
+      <c r="F247" t="s">
+        <v>168</v>
+      </c>
+      <c r="G247" t="s">
+        <v>169</v>
+      </c>
+      <c r="H247" t="s">
+        <v>72</v>
+      </c>
+      <c r="I247" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J247" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>673</v>
+      </c>
+      <c r="B248" t="s">
+        <v>674</v>
+      </c>
+      <c r="C248" t="s">
+        <v>12</v>
+      </c>
+      <c r="D248" t="s">
+        <v>166</v>
+      </c>
+      <c r="E248" t="s">
+        <v>167</v>
+      </c>
+      <c r="F248" t="s">
+        <v>168</v>
+      </c>
+      <c r="G248" t="s">
+        <v>169</v>
+      </c>
+      <c r="H248" t="s">
+        <v>72</v>
+      </c>
+      <c r="I248" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J248" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>675</v>
+      </c>
+      <c r="B249" t="s">
+        <v>676</v>
+      </c>
+      <c r="C249" t="s">
+        <v>12</v>
+      </c>
+      <c r="D249" t="s">
+        <v>166</v>
+      </c>
+      <c r="E249" t="s">
+        <v>167</v>
+      </c>
+      <c r="F249" t="s">
+        <v>168</v>
+      </c>
+      <c r="G249" t="s">
+        <v>169</v>
+      </c>
+      <c r="H249" t="s">
+        <v>72</v>
+      </c>
+      <c r="I249" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J249" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>677</v>
+      </c>
+      <c r="B250" t="s">
+        <v>678</v>
+      </c>
+      <c r="C250" t="s">
+        <v>12</v>
+      </c>
+      <c r="D250" t="s">
+        <v>166</v>
+      </c>
+      <c r="E250" t="s">
+        <v>167</v>
+      </c>
+      <c r="F250" t="s">
+        <v>168</v>
+      </c>
+      <c r="G250" t="s">
+        <v>169</v>
+      </c>
+      <c r="H250" t="s">
+        <v>72</v>
+      </c>
+      <c r="I250" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J250" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>679</v>
+      </c>
+      <c r="B251" t="s">
+        <v>680</v>
+      </c>
+      <c r="C251" t="s">
+        <v>12</v>
+      </c>
+      <c r="D251" t="s">
+        <v>166</v>
+      </c>
+      <c r="E251" t="s">
+        <v>167</v>
+      </c>
+      <c r="F251" t="s">
+        <v>168</v>
+      </c>
+      <c r="G251" t="s">
+        <v>169</v>
+      </c>
+      <c r="H251" t="s">
+        <v>72</v>
+      </c>
+      <c r="I251" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J251" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>681</v>
+      </c>
+      <c r="B252" t="s">
+        <v>682</v>
+      </c>
+      <c r="C252" t="s">
+        <v>12</v>
+      </c>
+      <c r="D252" t="s">
+        <v>166</v>
+      </c>
+      <c r="E252" t="s">
+        <v>167</v>
+      </c>
+      <c r="F252" t="s">
+        <v>168</v>
+      </c>
+      <c r="G252" t="s">
+        <v>169</v>
+      </c>
+      <c r="H252" t="s">
+        <v>72</v>
+      </c>
+      <c r="I252" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J252" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>683</v>
+      </c>
+      <c r="B253" t="s">
+        <v>684</v>
+      </c>
+      <c r="C253" t="s">
+        <v>12</v>
+      </c>
+      <c r="D253" t="s">
+        <v>160</v>
+      </c>
+      <c r="E253" t="s">
+        <v>161</v>
+      </c>
+      <c r="F253" t="s">
+        <v>178</v>
+      </c>
+      <c r="G253" t="s">
+        <v>179</v>
+      </c>
+      <c r="H253" t="s">
+        <v>72</v>
+      </c>
+      <c r="I253" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J253" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>685</v>
+      </c>
+      <c r="B254" t="s">
+        <v>686</v>
+      </c>
+      <c r="C254" t="s">
+        <v>12</v>
+      </c>
+      <c r="D254" t="s">
+        <v>268</v>
+      </c>
+      <c r="E254" t="s">
+        <v>269</v>
+      </c>
+      <c r="F254" t="s">
+        <v>276</v>
+      </c>
+      <c r="G254" t="s">
+        <v>277</v>
+      </c>
+      <c r="H254" t="s">
+        <v>72</v>
+      </c>
+      <c r="I254" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J254" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>687</v>
+      </c>
+      <c r="B255" t="s">
+        <v>688</v>
+      </c>
+      <c r="C255" t="s">
+        <v>12</v>
+      </c>
+      <c r="D255" t="s">
+        <v>268</v>
+      </c>
+      <c r="E255" t="s">
+        <v>269</v>
+      </c>
+      <c r="F255" t="s">
+        <v>276</v>
+      </c>
+      <c r="G255" t="s">
+        <v>277</v>
+      </c>
+      <c r="H255" t="s">
+        <v>72</v>
+      </c>
+      <c r="I255" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J255" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>689</v>
+      </c>
+      <c r="B256" t="s">
+        <v>690</v>
+      </c>
+      <c r="C256" t="s">
+        <v>12</v>
+      </c>
+      <c r="D256" t="s">
+        <v>131</v>
+      </c>
+      <c r="E256" t="s">
+        <v>132</v>
+      </c>
+      <c r="F256" t="s">
+        <v>290</v>
+      </c>
+      <c r="G256" t="s">
+        <v>291</v>
+      </c>
+      <c r="H256" t="s">
+        <v>72</v>
+      </c>
+      <c r="I256" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J256" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>691</v>
+      </c>
+      <c r="B257" t="s">
+        <v>692</v>
+      </c>
+      <c r="C257" t="s">
+        <v>12</v>
+      </c>
+      <c r="D257" t="s">
+        <v>125</v>
+      </c>
+      <c r="E257" t="s">
+        <v>126</v>
+      </c>
+      <c r="F257" t="s">
+        <v>693</v>
+      </c>
+      <c r="G257" t="s">
+        <v>694</v>
+      </c>
+      <c r="H257" t="s">
+        <v>72</v>
+      </c>
+      <c r="I257" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J257" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>695</v>
+      </c>
+      <c r="B258" t="s">
+        <v>696</v>
+      </c>
+      <c r="C258" t="s">
+        <v>12</v>
+      </c>
+      <c r="D258" t="s">
+        <v>143</v>
+      </c>
+      <c r="E258" t="s">
+        <v>144</v>
+      </c>
+      <c r="F258" t="s">
+        <v>198</v>
+      </c>
+      <c r="G258" t="s">
+        <v>199</v>
+      </c>
+      <c r="H258" t="s">
+        <v>72</v>
+      </c>
+      <c r="I258" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J258" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>697</v>
+      </c>
+      <c r="B259" t="s">
+        <v>698</v>
+      </c>
+      <c r="C259" t="s">
+        <v>12</v>
+      </c>
+      <c r="D259" t="s">
+        <v>160</v>
+      </c>
+      <c r="E259" t="s">
+        <v>161</v>
+      </c>
+      <c r="F259" t="s">
+        <v>208</v>
+      </c>
+      <c r="G259" t="s">
+        <v>209</v>
+      </c>
+      <c r="H259" t="s">
+        <v>72</v>
+      </c>
+      <c r="I259" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J259" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>699</v>
+      </c>
+      <c r="B260" t="s">
+        <v>700</v>
+      </c>
+      <c r="C260" t="s">
+        <v>12</v>
+      </c>
+      <c r="D260" t="s">
+        <v>160</v>
+      </c>
+      <c r="E260" t="s">
+        <v>161</v>
+      </c>
+      <c r="F260" t="s">
+        <v>178</v>
+      </c>
+      <c r="G260" t="s">
+        <v>179</v>
+      </c>
+      <c r="H260" t="s">
+        <v>72</v>
+      </c>
+      <c r="I260" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J260" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>701</v>
+      </c>
+      <c r="B261" t="s">
+        <v>702</v>
+      </c>
+      <c r="C261" t="s">
+        <v>12</v>
+      </c>
+      <c r="D261" t="s">
+        <v>202</v>
+      </c>
+      <c r="E261" t="s">
+        <v>203</v>
+      </c>
+      <c r="F261" t="s">
+        <v>294</v>
+      </c>
+      <c r="G261" t="s">
+        <v>295</v>
+      </c>
+      <c r="H261" t="s">
+        <v>72</v>
+      </c>
+      <c r="I261" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J261" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>703</v>
+      </c>
+      <c r="B262" t="s">
+        <v>704</v>
+      </c>
+      <c r="C262" t="s">
+        <v>12</v>
+      </c>
+      <c r="D262" t="s">
+        <v>202</v>
+      </c>
+      <c r="E262" t="s">
+        <v>203</v>
+      </c>
+      <c r="F262" t="s">
+        <v>330</v>
+      </c>
+      <c r="G262" t="s">
+        <v>331</v>
+      </c>
+      <c r="H262" t="s">
+        <v>72</v>
+      </c>
+      <c r="I262" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J262" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>705</v>
+      </c>
+      <c r="B263" t="s">
+        <v>706</v>
+      </c>
+      <c r="C263" t="s">
+        <v>12</v>
+      </c>
+      <c r="D263" t="s">
+        <v>707</v>
+      </c>
+      <c r="E263" t="s">
+        <v>708</v>
+      </c>
+      <c r="F263" t="s">
+        <v>709</v>
+      </c>
+      <c r="G263" t="s">
+        <v>710</v>
+      </c>
+      <c r="H263" t="s">
+        <v>711</v>
+      </c>
+      <c r="I263" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J263" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>712</v>
+      </c>
+      <c r="B264" t="s">
+        <v>713</v>
+      </c>
+      <c r="C264" t="s">
+        <v>12</v>
+      </c>
+      <c r="D264" t="s">
+        <v>707</v>
+      </c>
+      <c r="E264" t="s">
+        <v>708</v>
+      </c>
+      <c r="F264" t="s">
+        <v>714</v>
+      </c>
+      <c r="G264" t="s">
+        <v>715</v>
+      </c>
+      <c r="H264" t="s">
+        <v>711</v>
+      </c>
+      <c r="I264" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J264" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>716</v>
+      </c>
+      <c r="B265" t="s">
+        <v>717</v>
+      </c>
+      <c r="C265" t="s">
+        <v>12</v>
+      </c>
+      <c r="D265" t="s">
+        <v>707</v>
+      </c>
+      <c r="E265" t="s">
+        <v>708</v>
+      </c>
+      <c r="F265" t="s">
+        <v>714</v>
+      </c>
+      <c r="G265" t="s">
+        <v>715</v>
+      </c>
+      <c r="H265" t="s">
+        <v>711</v>
+      </c>
+      <c r="I265" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J265" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>718</v>
+      </c>
+      <c r="B266" t="s">
+        <v>719</v>
+      </c>
+      <c r="C266" t="s">
+        <v>12</v>
+      </c>
+      <c r="D266" t="s">
+        <v>707</v>
+      </c>
+      <c r="E266" t="s">
+        <v>708</v>
+      </c>
+      <c r="F266" t="s">
+        <v>714</v>
+      </c>
+      <c r="G266" t="s">
+        <v>715</v>
+      </c>
+      <c r="H266" t="s">
+        <v>711</v>
+      </c>
+      <c r="I266" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J266" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>720</v>
+      </c>
+      <c r="B267" t="s">
+        <v>721</v>
+      </c>
+      <c r="C267" t="s">
+        <v>12</v>
+      </c>
+      <c r="D267" t="s">
+        <v>707</v>
+      </c>
+      <c r="E267" t="s">
+        <v>708</v>
+      </c>
+      <c r="F267" t="s">
+        <v>714</v>
+      </c>
+      <c r="G267" t="s">
+        <v>715</v>
+      </c>
+      <c r="H267" t="s">
+        <v>711</v>
+      </c>
+      <c r="I267" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J267" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>722</v>
+      </c>
+      <c r="B268" t="s">
+        <v>723</v>
+      </c>
+      <c r="C268" t="s">
+        <v>12</v>
+      </c>
+      <c r="D268" t="s">
+        <v>707</v>
+      </c>
+      <c r="E268" t="s">
+        <v>708</v>
+      </c>
+      <c r="F268" t="s">
+        <v>714</v>
+      </c>
+      <c r="G268" t="s">
+        <v>715</v>
+      </c>
+      <c r="H268" t="s">
+        <v>711</v>
+      </c>
+      <c r="I268" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J268" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>724</v>
+      </c>
+      <c r="B269" t="s">
+        <v>725</v>
+      </c>
+      <c r="C269" t="s">
+        <v>12</v>
+      </c>
+      <c r="D269" t="s">
+        <v>707</v>
+      </c>
+      <c r="E269" t="s">
+        <v>708</v>
+      </c>
+      <c r="F269" t="s">
+        <v>714</v>
+      </c>
+      <c r="G269" t="s">
+        <v>715</v>
+      </c>
+      <c r="H269" t="s">
+        <v>711</v>
+      </c>
+      <c r="I269" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J269" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>726</v>
+      </c>
+      <c r="B270" t="s">
+        <v>727</v>
+      </c>
+      <c r="C270" t="s">
+        <v>12</v>
+      </c>
+      <c r="D270" t="s">
+        <v>707</v>
+      </c>
+      <c r="E270" t="s">
+        <v>708</v>
+      </c>
+      <c r="F270" t="s">
+        <v>714</v>
+      </c>
+      <c r="G270" t="s">
+        <v>715</v>
+      </c>
+      <c r="H270" t="s">
+        <v>711</v>
+      </c>
+      <c r="I270" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J270" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>728</v>
+      </c>
+      <c r="B271" t="s">
+        <v>729</v>
+      </c>
+      <c r="C271" t="s">
+        <v>12</v>
+      </c>
+      <c r="D271" t="s">
+        <v>707</v>
+      </c>
+      <c r="E271" t="s">
+        <v>708</v>
+      </c>
+      <c r="F271" t="s">
+        <v>714</v>
+      </c>
+      <c r="G271" t="s">
+        <v>715</v>
+      </c>
+      <c r="H271" t="s">
+        <v>711</v>
+      </c>
+      <c r="I271" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J271" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>730</v>
+      </c>
+      <c r="B272" t="s">
+        <v>731</v>
+      </c>
+      <c r="C272" t="s">
+        <v>12</v>
+      </c>
+      <c r="D272" t="s">
+        <v>707</v>
+      </c>
+      <c r="E272" t="s">
+        <v>708</v>
+      </c>
+      <c r="F272" t="s">
+        <v>714</v>
+      </c>
+      <c r="G272" t="s">
+        <v>715</v>
+      </c>
+      <c r="H272" t="s">
+        <v>711</v>
+      </c>
+      <c r="I272" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J272" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>732</v>
+      </c>
+      <c r="B273" t="s">
+        <v>733</v>
+      </c>
+      <c r="C273" t="s">
+        <v>12</v>
+      </c>
+      <c r="D273" t="s">
+        <v>707</v>
+      </c>
+      <c r="E273" t="s">
+        <v>708</v>
+      </c>
+      <c r="F273" t="s">
+        <v>714</v>
+      </c>
+      <c r="G273" t="s">
+        <v>715</v>
+      </c>
+      <c r="H273" t="s">
+        <v>711</v>
+      </c>
+      <c r="I273" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J273" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>734</v>
+      </c>
+      <c r="B274" t="s">
+        <v>735</v>
+      </c>
+      <c r="C274" t="s">
+        <v>12</v>
+      </c>
+      <c r="D274" t="s">
+        <v>736</v>
+      </c>
+      <c r="E274" t="s">
+        <v>737</v>
+      </c>
+      <c r="F274" t="s">
+        <v>738</v>
+      </c>
+      <c r="G274" t="s">
+        <v>739</v>
+      </c>
+      <c r="H274" t="s">
+        <v>711</v>
+      </c>
+      <c r="I274" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J274" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>740</v>
+      </c>
+      <c r="B275" t="s">
+        <v>741</v>
+      </c>
+      <c r="C275" t="s">
+        <v>12</v>
+      </c>
+      <c r="D275" t="s">
+        <v>742</v>
+      </c>
+      <c r="E275" t="s">
+        <v>743</v>
+      </c>
+      <c r="F275" t="s">
+        <v>744</v>
+      </c>
+      <c r="G275" t="s">
+        <v>745</v>
+      </c>
+      <c r="H275" t="s">
+        <v>746</v>
+      </c>
+      <c r="I275" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J275" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>747</v>
+      </c>
+      <c r="B276" t="s">
+        <v>748</v>
+      </c>
+      <c r="C276" t="s">
+        <v>12</v>
+      </c>
+      <c r="D276" t="s">
+        <v>742</v>
+      </c>
+      <c r="E276" t="s">
+        <v>743</v>
+      </c>
+      <c r="F276" t="s">
+        <v>744</v>
+      </c>
+      <c r="G276" t="s">
+        <v>745</v>
+      </c>
+      <c r="H276" t="s">
+        <v>746</v>
+      </c>
+      <c r="I276" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J276" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>749</v>
+      </c>
+      <c r="B277" t="s">
+        <v>750</v>
+      </c>
+      <c r="C277" t="s">
+        <v>12</v>
+      </c>
+      <c r="D277" t="s">
+        <v>742</v>
+      </c>
+      <c r="E277" t="s">
+        <v>743</v>
+      </c>
+      <c r="F277" t="s">
+        <v>744</v>
+      </c>
+      <c r="G277" t="s">
+        <v>745</v>
+      </c>
+      <c r="H277" t="s">
+        <v>746</v>
+      </c>
+      <c r="I277" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J277" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>751</v>
+      </c>
+      <c r="B278" t="s">
+        <v>752</v>
+      </c>
+      <c r="C278" t="s">
+        <v>12</v>
+      </c>
+      <c r="D278" t="s">
+        <v>742</v>
+      </c>
+      <c r="E278" t="s">
+        <v>743</v>
+      </c>
+      <c r="F278" t="s">
+        <v>753</v>
+      </c>
+      <c r="G278" t="s">
+        <v>754</v>
+      </c>
+      <c r="H278" t="s">
+        <v>746</v>
+      </c>
+      <c r="I278" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J278" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>755</v>
+      </c>
+      <c r="B279" t="s">
+        <v>756</v>
+      </c>
+      <c r="C279" t="s">
+        <v>12</v>
+      </c>
+      <c r="D279" t="s">
+        <v>742</v>
+      </c>
+      <c r="E279" t="s">
+        <v>743</v>
+      </c>
+      <c r="F279" t="s">
+        <v>753</v>
+      </c>
+      <c r="G279" t="s">
+        <v>754</v>
+      </c>
+      <c r="H279" t="s">
+        <v>746</v>
+      </c>
+      <c r="I279" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J279" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>757</v>
+      </c>
+      <c r="B280" t="s">
+        <v>758</v>
+      </c>
+      <c r="C280" t="s">
+        <v>12</v>
+      </c>
+      <c r="D280" t="s">
+        <v>742</v>
+      </c>
+      <c r="E280" t="s">
+        <v>743</v>
+      </c>
+      <c r="F280" t="s">
+        <v>753</v>
+      </c>
+      <c r="G280" t="s">
+        <v>754</v>
+      </c>
+      <c r="H280" t="s">
+        <v>746</v>
+      </c>
+      <c r="I280" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J280" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>759</v>
+      </c>
+      <c r="B281" t="s">
+        <v>760</v>
+      </c>
+      <c r="C281" t="s">
+        <v>12</v>
+      </c>
+      <c r="D281" t="s">
+        <v>742</v>
+      </c>
+      <c r="E281" t="s">
+        <v>743</v>
+      </c>
+      <c r="F281" t="s">
+        <v>753</v>
+      </c>
+      <c r="G281" t="s">
+        <v>754</v>
+      </c>
+      <c r="H281" t="s">
+        <v>746</v>
+      </c>
+      <c r="I281" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J281" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>761</v>
+      </c>
+      <c r="B282" t="s">
+        <v>762</v>
+      </c>
+      <c r="C282" t="s">
+        <v>12</v>
+      </c>
+      <c r="D282" t="s">
+        <v>742</v>
+      </c>
+      <c r="E282" t="s">
+        <v>743</v>
+      </c>
+      <c r="F282" t="s">
+        <v>763</v>
+      </c>
+      <c r="G282" t="s">
+        <v>764</v>
+      </c>
+      <c r="H282" t="s">
+        <v>746</v>
+      </c>
+      <c r="I282" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J282" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>765</v>
+      </c>
+      <c r="B283" t="s">
+        <v>766</v>
+      </c>
+      <c r="C283" t="s">
+        <v>12</v>
+      </c>
+      <c r="D283" t="s">
+        <v>742</v>
+      </c>
+      <c r="E283" t="s">
+        <v>743</v>
+      </c>
+      <c r="F283" t="s">
+        <v>763</v>
+      </c>
+      <c r="G283" t="s">
+        <v>764</v>
+      </c>
+      <c r="H283" t="s">
+        <v>746</v>
+      </c>
+      <c r="I283" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J283" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>767</v>
+      </c>
+      <c r="B284" t="s">
+        <v>768</v>
+      </c>
+      <c r="C284" t="s">
+        <v>12</v>
+      </c>
+      <c r="D284" t="s">
+        <v>742</v>
+      </c>
+      <c r="E284" t="s">
+        <v>743</v>
+      </c>
+      <c r="F284" t="s">
+        <v>763</v>
+      </c>
+      <c r="G284" t="s">
+        <v>764</v>
+      </c>
+      <c r="H284" t="s">
+        <v>746</v>
+      </c>
+      <c r="I284" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J284" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>769</v>
+      </c>
+      <c r="B285" t="s">
+        <v>770</v>
+      </c>
+      <c r="C285" t="s">
+        <v>12</v>
+      </c>
+      <c r="D285" t="s">
+        <v>742</v>
+      </c>
+      <c r="E285" t="s">
+        <v>743</v>
+      </c>
+      <c r="F285" t="s">
+        <v>763</v>
+      </c>
+      <c r="G285" t="s">
+        <v>764</v>
+      </c>
+      <c r="H285" t="s">
+        <v>746</v>
+      </c>
+      <c r="I285" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J285" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>771</v>
+      </c>
+      <c r="B286" t="s">
+        <v>772</v>
+      </c>
+      <c r="C286" t="s">
+        <v>12</v>
+      </c>
+      <c r="D286" t="s">
+        <v>742</v>
+      </c>
+      <c r="E286" t="s">
+        <v>743</v>
+      </c>
+      <c r="F286" t="s">
+        <v>763</v>
+      </c>
+      <c r="G286" t="s">
+        <v>764</v>
+      </c>
+      <c r="H286" t="s">
+        <v>746</v>
+      </c>
+      <c r="I286" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J286" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>773</v>
+      </c>
+      <c r="B287" t="s">
+        <v>774</v>
+      </c>
+      <c r="C287" t="s">
+        <v>12</v>
+      </c>
+      <c r="D287" t="s">
+        <v>742</v>
+      </c>
+      <c r="E287" t="s">
+        <v>743</v>
+      </c>
+      <c r="F287" t="s">
+        <v>763</v>
+      </c>
+      <c r="G287" t="s">
+        <v>764</v>
+      </c>
+      <c r="H287" t="s">
+        <v>746</v>
+      </c>
+      <c r="I287" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J287" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>775</v>
+      </c>
+      <c r="B288" t="s">
+        <v>776</v>
+      </c>
+      <c r="C288" t="s">
+        <v>12</v>
+      </c>
+      <c r="D288" t="s">
+        <v>742</v>
+      </c>
+      <c r="E288" t="s">
+        <v>743</v>
+      </c>
+      <c r="F288" t="s">
+        <v>777</v>
+      </c>
+      <c r="G288" t="s">
+        <v>778</v>
+      </c>
+      <c r="H288" t="s">
+        <v>746</v>
+      </c>
+      <c r="I288" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J288" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>779</v>
+      </c>
+      <c r="B289" t="s">
+        <v>780</v>
+      </c>
+      <c r="C289" t="s">
+        <v>12</v>
+      </c>
+      <c r="D289" t="s">
+        <v>742</v>
+      </c>
+      <c r="E289" t="s">
+        <v>743</v>
+      </c>
+      <c r="F289" t="s">
+        <v>777</v>
+      </c>
+      <c r="G289" t="s">
+        <v>778</v>
+      </c>
+      <c r="H289" t="s">
+        <v>746</v>
+      </c>
+      <c r="I289" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J289" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>781</v>
+      </c>
+      <c r="B290" t="s">
+        <v>782</v>
+      </c>
+      <c r="C290" t="s">
+        <v>12</v>
+      </c>
+      <c r="D290" t="s">
+        <v>742</v>
+      </c>
+      <c r="E290" t="s">
+        <v>743</v>
+      </c>
+      <c r="F290" t="s">
+        <v>777</v>
+      </c>
+      <c r="G290" t="s">
+        <v>778</v>
+      </c>
+      <c r="H290" t="s">
+        <v>746</v>
+      </c>
+      <c r="I290" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J290" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>783</v>
+      </c>
+      <c r="B291" t="s">
+        <v>784</v>
+      </c>
+      <c r="C291" t="s">
+        <v>12</v>
+      </c>
+      <c r="D291" t="s">
+        <v>742</v>
+      </c>
+      <c r="E291" t="s">
+        <v>743</v>
+      </c>
+      <c r="F291" t="s">
+        <v>777</v>
+      </c>
+      <c r="G291" t="s">
+        <v>778</v>
+      </c>
+      <c r="H291" t="s">
+        <v>746</v>
+      </c>
+      <c r="I291" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J291" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>785</v>
+      </c>
+      <c r="B292" t="s">
+        <v>786</v>
+      </c>
+      <c r="C292" t="s">
+        <v>12</v>
+      </c>
+      <c r="D292" t="s">
+        <v>742</v>
+      </c>
+      <c r="E292" t="s">
+        <v>743</v>
+      </c>
+      <c r="F292" t="s">
+        <v>777</v>
+      </c>
+      <c r="G292" t="s">
+        <v>778</v>
+      </c>
+      <c r="H292" t="s">
+        <v>746</v>
+      </c>
+      <c r="I292" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J292" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>787</v>
+      </c>
+      <c r="B293" t="s">
+        <v>788</v>
+      </c>
+      <c r="C293" t="s">
+        <v>12</v>
+      </c>
+      <c r="D293" t="s">
+        <v>742</v>
+      </c>
+      <c r="E293" t="s">
+        <v>743</v>
+      </c>
+      <c r="F293" t="s">
+        <v>777</v>
+      </c>
+      <c r="G293" t="s">
+        <v>778</v>
+      </c>
+      <c r="H293" t="s">
+        <v>746</v>
+      </c>
+      <c r="I293" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J293" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>789</v>
+      </c>
+      <c r="B294" t="s">
+        <v>790</v>
+      </c>
+      <c r="C294" t="s">
+        <v>12</v>
+      </c>
+      <c r="D294" t="s">
+        <v>742</v>
+      </c>
+      <c r="E294" t="s">
+        <v>743</v>
+      </c>
+      <c r="F294" t="s">
+        <v>777</v>
+      </c>
+      <c r="G294" t="s">
+        <v>778</v>
+      </c>
+      <c r="H294" t="s">
+        <v>746</v>
+      </c>
+      <c r="I294" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J294" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>791</v>
+      </c>
+      <c r="B295" t="s">
+        <v>792</v>
+      </c>
+      <c r="C295" t="s">
+        <v>12</v>
+      </c>
+      <c r="D295" t="s">
+        <v>742</v>
+      </c>
+      <c r="E295" t="s">
+        <v>743</v>
+      </c>
+      <c r="F295" t="s">
+        <v>777</v>
+      </c>
+      <c r="G295" t="s">
+        <v>778</v>
+      </c>
+      <c r="H295" t="s">
+        <v>746</v>
+      </c>
+      <c r="I295" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J295" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>793</v>
+      </c>
+      <c r="B296" t="s">
+        <v>794</v>
+      </c>
+      <c r="C296" t="s">
+        <v>12</v>
+      </c>
+      <c r="D296" t="s">
+        <v>742</v>
+      </c>
+      <c r="E296" t="s">
+        <v>743</v>
+      </c>
+      <c r="F296" t="s">
+        <v>795</v>
+      </c>
+      <c r="G296" t="s">
+        <v>796</v>
+      </c>
+      <c r="H296" t="s">
+        <v>746</v>
+      </c>
+      <c r="I296" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J296" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>797</v>
+      </c>
+      <c r="B297" t="s">
+        <v>798</v>
+      </c>
+      <c r="C297" t="s">
+        <v>12</v>
+      </c>
+      <c r="D297" t="s">
+        <v>742</v>
+      </c>
+      <c r="E297" t="s">
+        <v>743</v>
+      </c>
+      <c r="F297" t="s">
+        <v>795</v>
+      </c>
+      <c r="G297" t="s">
+        <v>796</v>
+      </c>
+      <c r="H297" t="s">
+        <v>746</v>
+      </c>
+      <c r="I297" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J297" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>799</v>
+      </c>
+      <c r="B298" t="s">
+        <v>800</v>
+      </c>
+      <c r="C298" t="s">
+        <v>12</v>
+      </c>
+      <c r="D298" t="s">
+        <v>742</v>
+      </c>
+      <c r="E298" t="s">
+        <v>743</v>
+      </c>
+      <c r="F298" t="s">
+        <v>795</v>
+      </c>
+      <c r="G298" t="s">
+        <v>796</v>
+      </c>
+      <c r="H298" t="s">
+        <v>746</v>
+      </c>
+      <c r="I298" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J298" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>801</v>
+      </c>
+      <c r="B299" t="s">
+        <v>802</v>
+      </c>
+      <c r="C299" t="s">
+        <v>12</v>
+      </c>
+      <c r="D299" t="s">
+        <v>742</v>
+      </c>
+      <c r="E299" t="s">
+        <v>743</v>
+      </c>
+      <c r="F299" t="s">
+        <v>795</v>
+      </c>
+      <c r="G299" t="s">
+        <v>796</v>
+      </c>
+      <c r="H299" t="s">
+        <v>746</v>
+      </c>
+      <c r="I299" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J299" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>803</v>
+      </c>
+      <c r="B300" t="s">
+        <v>804</v>
+      </c>
+      <c r="C300" t="s">
+        <v>12</v>
+      </c>
+      <c r="D300" t="s">
+        <v>742</v>
+      </c>
+      <c r="E300" t="s">
+        <v>743</v>
+      </c>
+      <c r="F300" t="s">
+        <v>795</v>
+      </c>
+      <c r="G300" t="s">
+        <v>796</v>
+      </c>
+      <c r="H300" t="s">
+        <v>746</v>
+      </c>
+      <c r="I300" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J300" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>805</v>
+      </c>
+      <c r="B301" t="s">
+        <v>806</v>
+      </c>
+      <c r="C301" t="s">
+        <v>12</v>
+      </c>
+      <c r="D301" t="s">
+        <v>742</v>
+      </c>
+      <c r="E301" t="s">
+        <v>743</v>
+      </c>
+      <c r="F301" t="s">
+        <v>795</v>
+      </c>
+      <c r="G301" t="s">
+        <v>796</v>
+      </c>
+      <c r="H301" t="s">
+        <v>746</v>
+      </c>
+      <c r="I301" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J301" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>807</v>
+      </c>
+      <c r="B302" t="s">
+        <v>808</v>
+      </c>
+      <c r="C302" t="s">
+        <v>12</v>
+      </c>
+      <c r="D302" t="s">
+        <v>809</v>
+      </c>
+      <c r="E302" t="s">
+        <v>810</v>
+      </c>
+      <c r="F302" t="s">
+        <v>811</v>
+      </c>
+      <c r="G302" t="s">
+        <v>812</v>
+      </c>
+      <c r="H302" t="s">
+        <v>746</v>
+      </c>
+      <c r="I302" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J302" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>813</v>
+      </c>
+      <c r="B303" t="s">
+        <v>814</v>
+      </c>
+      <c r="C303" t="s">
+        <v>12</v>
+      </c>
+      <c r="D303" t="s">
+        <v>809</v>
+      </c>
+      <c r="E303" t="s">
+        <v>810</v>
+      </c>
+      <c r="F303" t="s">
+        <v>815</v>
+      </c>
+      <c r="G303" t="s">
+        <v>816</v>
+      </c>
+      <c r="H303" t="s">
+        <v>746</v>
+      </c>
+      <c r="I303" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J303" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>817</v>
+      </c>
+      <c r="B304" t="s">
+        <v>818</v>
+      </c>
+      <c r="C304" t="s">
+        <v>12</v>
+      </c>
+      <c r="D304" t="s">
+        <v>809</v>
+      </c>
+      <c r="E304" t="s">
+        <v>810</v>
+      </c>
+      <c r="F304" t="s">
+        <v>819</v>
+      </c>
+      <c r="G304" t="s">
+        <v>820</v>
+      </c>
+      <c r="H304" t="s">
+        <v>746</v>
+      </c>
+      <c r="I304" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J304" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>821</v>
+      </c>
+      <c r="B305" t="s">
+        <v>822</v>
+      </c>
+      <c r="C305" t="s">
+        <v>12</v>
+      </c>
+      <c r="D305" t="s">
+        <v>809</v>
+      </c>
+      <c r="E305" t="s">
+        <v>810</v>
+      </c>
+      <c r="F305" t="s">
+        <v>819</v>
+      </c>
+      <c r="G305" t="s">
+        <v>820</v>
+      </c>
+      <c r="H305" t="s">
+        <v>746</v>
+      </c>
+      <c r="I305" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J305" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>823</v>
+      </c>
+      <c r="B306" t="s">
+        <v>824</v>
+      </c>
+      <c r="C306" t="s">
+        <v>12</v>
+      </c>
+      <c r="D306" t="s">
+        <v>809</v>
+      </c>
+      <c r="E306" t="s">
+        <v>810</v>
+      </c>
+      <c r="F306" t="s">
+        <v>819</v>
+      </c>
+      <c r="G306" t="s">
+        <v>820</v>
+      </c>
+      <c r="H306" t="s">
+        <v>746</v>
+      </c>
+      <c r="I306" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J306" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>825</v>
+      </c>
+      <c r="B307" t="s">
+        <v>826</v>
+      </c>
+      <c r="C307" t="s">
+        <v>12</v>
+      </c>
+      <c r="D307" t="s">
+        <v>809</v>
+      </c>
+      <c r="E307" t="s">
+        <v>810</v>
+      </c>
+      <c r="F307" t="s">
+        <v>819</v>
+      </c>
+      <c r="G307" t="s">
+        <v>820</v>
+      </c>
+      <c r="H307" t="s">
+        <v>746</v>
+      </c>
+      <c r="I307" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J307" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>827</v>
+      </c>
+      <c r="B308" t="s">
+        <v>828</v>
+      </c>
+      <c r="C308" t="s">
+        <v>12</v>
+      </c>
+      <c r="D308" t="s">
+        <v>809</v>
+      </c>
+      <c r="E308" t="s">
+        <v>810</v>
+      </c>
+      <c r="F308" t="s">
+        <v>819</v>
+      </c>
+      <c r="G308" t="s">
+        <v>820</v>
+      </c>
+      <c r="H308" t="s">
+        <v>746</v>
+      </c>
+      <c r="I308" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J308" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>829</v>
+      </c>
+      <c r="B309" t="s">
+        <v>830</v>
+      </c>
+      <c r="C309" t="s">
+        <v>12</v>
+      </c>
+      <c r="D309" t="s">
+        <v>809</v>
+      </c>
+      <c r="E309" t="s">
+        <v>810</v>
+      </c>
+      <c r="F309" t="s">
+        <v>819</v>
+      </c>
+      <c r="G309" t="s">
+        <v>820</v>
+      </c>
+      <c r="H309" t="s">
+        <v>746</v>
+      </c>
+      <c r="I309" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J309" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>831</v>
+      </c>
+      <c r="B310" t="s">
+        <v>832</v>
+      </c>
+      <c r="C310" t="s">
+        <v>12</v>
+      </c>
+      <c r="D310" t="s">
+        <v>809</v>
+      </c>
+      <c r="E310" t="s">
+        <v>810</v>
+      </c>
+      <c r="F310" t="s">
+        <v>819</v>
+      </c>
+      <c r="G310" t="s">
+        <v>820</v>
+      </c>
+      <c r="H310" t="s">
+        <v>746</v>
+      </c>
+      <c r="I310" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J310" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>833</v>
+      </c>
+      <c r="B311" t="s">
+        <v>834</v>
+      </c>
+      <c r="C311" t="s">
+        <v>12</v>
+      </c>
+      <c r="D311" t="s">
+        <v>809</v>
+      </c>
+      <c r="E311" t="s">
+        <v>810</v>
+      </c>
+      <c r="F311" t="s">
+        <v>819</v>
+      </c>
+      <c r="G311" t="s">
+        <v>820</v>
+      </c>
+      <c r="H311" t="s">
+        <v>746</v>
+      </c>
+      <c r="I311" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J311" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>835</v>
+      </c>
+      <c r="B312" t="s">
+        <v>836</v>
+      </c>
+      <c r="C312" t="s">
+        <v>12</v>
+      </c>
+      <c r="D312" t="s">
+        <v>809</v>
+      </c>
+      <c r="E312" t="s">
+        <v>810</v>
+      </c>
+      <c r="F312" t="s">
+        <v>819</v>
+      </c>
+      <c r="G312" t="s">
+        <v>820</v>
+      </c>
+      <c r="H312" t="s">
+        <v>746</v>
+      </c>
+      <c r="I312" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J312" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>837</v>
+      </c>
+      <c r="B313" t="s">
+        <v>838</v>
+      </c>
+      <c r="C313" t="s">
+        <v>12</v>
+      </c>
+      <c r="D313" t="s">
+        <v>809</v>
+      </c>
+      <c r="E313" t="s">
+        <v>810</v>
+      </c>
+      <c r="F313" t="s">
+        <v>839</v>
+      </c>
+      <c r="G313" t="s">
+        <v>840</v>
+      </c>
+      <c r="H313" t="s">
+        <v>746</v>
+      </c>
+      <c r="I313" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J313" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>841</v>
+      </c>
+      <c r="B314" t="s">
+        <v>842</v>
+      </c>
+      <c r="C314" t="s">
+        <v>12</v>
+      </c>
+      <c r="D314" t="s">
+        <v>809</v>
+      </c>
+      <c r="E314" t="s">
+        <v>810</v>
+      </c>
+      <c r="F314" t="s">
+        <v>819</v>
+      </c>
+      <c r="G314" t="s">
+        <v>820</v>
+      </c>
+      <c r="H314" t="s">
+        <v>746</v>
+      </c>
+      <c r="I314" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J314" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>843</v>
+      </c>
+      <c r="B315" t="s">
+        <v>844</v>
+      </c>
+      <c r="C315" t="s">
+        <v>12</v>
+      </c>
+      <c r="D315" t="s">
+        <v>809</v>
+      </c>
+      <c r="E315" t="s">
+        <v>810</v>
+      </c>
+      <c r="F315" t="s">
+        <v>839</v>
+      </c>
+      <c r="G315" t="s">
+        <v>840</v>
+      </c>
+      <c r="H315" t="s">
+        <v>746</v>
+      </c>
+      <c r="I315" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J315" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>845</v>
+      </c>
+      <c r="B316" t="s">
+        <v>846</v>
+      </c>
+      <c r="C316" t="s">
+        <v>12</v>
+      </c>
+      <c r="D316" t="s">
+        <v>809</v>
+      </c>
+      <c r="E316" t="s">
+        <v>810</v>
+      </c>
+      <c r="F316" t="s">
+        <v>839</v>
+      </c>
+      <c r="G316" t="s">
+        <v>840</v>
+      </c>
+      <c r="H316" t="s">
+        <v>746</v>
+      </c>
+      <c r="I316" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J316" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>847</v>
+      </c>
+      <c r="B317" t="s">
+        <v>848</v>
+      </c>
+      <c r="C317" t="s">
+        <v>12</v>
+      </c>
+      <c r="D317" t="s">
+        <v>809</v>
+      </c>
+      <c r="E317" t="s">
+        <v>810</v>
+      </c>
+      <c r="F317" t="s">
+        <v>819</v>
+      </c>
+      <c r="G317" t="s">
+        <v>820</v>
+      </c>
+      <c r="H317" t="s">
+        <v>746</v>
+      </c>
+      <c r="I317" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J317" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>849</v>
+      </c>
+      <c r="B318" t="s">
+        <v>850</v>
+      </c>
+      <c r="C318" t="s">
+        <v>12</v>
+      </c>
+      <c r="D318" t="s">
+        <v>809</v>
+      </c>
+      <c r="E318" t="s">
+        <v>810</v>
+      </c>
+      <c r="F318" t="s">
+        <v>851</v>
+      </c>
+      <c r="G318" t="s">
+        <v>852</v>
+      </c>
+      <c r="H318" t="s">
+        <v>746</v>
+      </c>
+      <c r="I318" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J318" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>853</v>
+      </c>
+      <c r="B319" t="s">
+        <v>854</v>
+      </c>
+      <c r="C319" t="s">
+        <v>12</v>
+      </c>
+      <c r="D319" t="s">
+        <v>855</v>
+      </c>
+      <c r="E319" t="s">
+        <v>856</v>
+      </c>
+      <c r="F319" t="s">
+        <v>857</v>
+      </c>
+      <c r="G319" t="s">
+        <v>858</v>
+      </c>
+      <c r="H319" t="s">
+        <v>746</v>
+      </c>
+      <c r="I319" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J319" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>859</v>
+      </c>
+      <c r="B320" t="s">
+        <v>860</v>
+      </c>
+      <c r="C320" t="s">
+        <v>12</v>
+      </c>
+      <c r="D320" t="s">
+        <v>855</v>
+      </c>
+      <c r="E320" t="s">
+        <v>856</v>
+      </c>
+      <c r="F320" t="s">
+        <v>857</v>
+      </c>
+      <c r="G320" t="s">
+        <v>858</v>
+      </c>
+      <c r="H320" t="s">
+        <v>746</v>
+      </c>
+      <c r="I320" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J320" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>861</v>
+      </c>
+      <c r="B321" t="s">
+        <v>862</v>
+      </c>
+      <c r="C321" t="s">
+        <v>12</v>
+      </c>
+      <c r="D321" t="s">
+        <v>809</v>
+      </c>
+      <c r="E321" t="s">
+        <v>810</v>
+      </c>
+      <c r="F321" t="s">
+        <v>863</v>
+      </c>
+      <c r="G321" t="s">
+        <v>864</v>
+      </c>
+      <c r="H321" t="s">
+        <v>746</v>
+      </c>
+      <c r="I321" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J321" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>865</v>
+      </c>
+      <c r="B322" t="s">
+        <v>866</v>
+      </c>
+      <c r="C322" t="s">
+        <v>12</v>
+      </c>
+      <c r="D322" t="s">
+        <v>809</v>
+      </c>
+      <c r="E322" t="s">
+        <v>810</v>
+      </c>
+      <c r="F322" t="s">
+        <v>863</v>
+      </c>
+      <c r="G322" t="s">
+        <v>864</v>
+      </c>
+      <c r="H322" t="s">
+        <v>746</v>
+      </c>
+      <c r="I322" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J322" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>867</v>
+      </c>
+      <c r="B323" t="s">
+        <v>868</v>
+      </c>
+      <c r="C323" t="s">
+        <v>12</v>
+      </c>
+      <c r="D323" t="s">
+        <v>809</v>
+      </c>
+      <c r="E323" t="s">
+        <v>810</v>
+      </c>
+      <c r="F323" t="s">
+        <v>863</v>
+      </c>
+      <c r="G323" t="s">
+        <v>864</v>
+      </c>
+      <c r="H323" t="s">
+        <v>746</v>
+      </c>
+      <c r="I323" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J323" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>869</v>
+      </c>
+      <c r="B324" t="s">
+        <v>870</v>
+      </c>
+      <c r="C324" t="s">
+        <v>12</v>
+      </c>
+      <c r="D324" t="s">
+        <v>809</v>
+      </c>
+      <c r="E324" t="s">
+        <v>810</v>
+      </c>
+      <c r="F324" t="s">
+        <v>863</v>
+      </c>
+      <c r="G324" t="s">
+        <v>864</v>
+      </c>
+      <c r="H324" t="s">
+        <v>746</v>
+      </c>
+      <c r="I324" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J324" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>871</v>
+      </c>
+      <c r="B325" t="s">
+        <v>872</v>
+      </c>
+      <c r="C325" t="s">
+        <v>12</v>
+      </c>
+      <c r="D325" t="s">
+        <v>809</v>
+      </c>
+      <c r="E325" t="s">
+        <v>810</v>
+      </c>
+      <c r="F325" t="s">
+        <v>863</v>
+      </c>
+      <c r="G325" t="s">
+        <v>864</v>
+      </c>
+      <c r="H325" t="s">
+        <v>746</v>
+      </c>
+      <c r="I325" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J325" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>873</v>
+      </c>
+      <c r="B326" t="s">
+        <v>874</v>
+      </c>
+      <c r="C326" t="s">
+        <v>12</v>
+      </c>
+      <c r="D326" t="s">
+        <v>809</v>
+      </c>
+      <c r="E326" t="s">
+        <v>810</v>
+      </c>
+      <c r="F326" t="s">
+        <v>863</v>
+      </c>
+      <c r="G326" t="s">
+        <v>864</v>
+      </c>
+      <c r="H326" t="s">
+        <v>746</v>
+      </c>
+      <c r="I326" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J326" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>875</v>
+      </c>
+      <c r="B327" t="s">
+        <v>876</v>
+      </c>
+      <c r="C327" t="s">
+        <v>12</v>
+      </c>
+      <c r="D327" t="s">
+        <v>809</v>
+      </c>
+      <c r="E327" t="s">
+        <v>810</v>
+      </c>
+      <c r="F327" t="s">
+        <v>863</v>
+      </c>
+      <c r="G327" t="s">
+        <v>864</v>
+      </c>
+      <c r="H327" t="s">
+        <v>746</v>
+      </c>
+      <c r="I327" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J327" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>877</v>
+      </c>
+      <c r="B328" t="s">
+        <v>878</v>
+      </c>
+      <c r="C328" t="s">
+        <v>12</v>
+      </c>
+      <c r="D328" t="s">
+        <v>809</v>
+      </c>
+      <c r="E328" t="s">
+        <v>810</v>
+      </c>
+      <c r="F328" t="s">
+        <v>863</v>
+      </c>
+      <c r="G328" t="s">
+        <v>864</v>
+      </c>
+      <c r="H328" t="s">
+        <v>746</v>
+      </c>
+      <c r="I328" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J328" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>879</v>
+      </c>
+      <c r="B329" t="s">
+        <v>880</v>
+      </c>
+      <c r="C329" t="s">
+        <v>12</v>
+      </c>
+      <c r="D329" t="s">
+        <v>809</v>
+      </c>
+      <c r="E329" t="s">
+        <v>810</v>
+      </c>
+      <c r="F329" t="s">
+        <v>881</v>
+      </c>
+      <c r="G329" t="s">
+        <v>882</v>
+      </c>
+      <c r="H329" t="s">
+        <v>746</v>
+      </c>
+      <c r="I329" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J329" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>883</v>
+      </c>
+      <c r="B330" t="s">
+        <v>884</v>
+      </c>
+      <c r="C330" t="s">
+        <v>12</v>
+      </c>
+      <c r="D330" t="s">
+        <v>809</v>
+      </c>
+      <c r="E330" t="s">
+        <v>810</v>
+      </c>
+      <c r="F330" t="s">
+        <v>863</v>
+      </c>
+      <c r="G330" t="s">
+        <v>864</v>
+      </c>
+      <c r="H330" t="s">
+        <v>746</v>
+      </c>
+      <c r="I330" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J330" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>885</v>
+      </c>
+      <c r="B331" t="s">
+        <v>886</v>
+      </c>
+      <c r="C331" t="s">
+        <v>12</v>
+      </c>
+      <c r="D331" t="s">
+        <v>742</v>
+      </c>
+      <c r="E331" t="s">
+        <v>743</v>
+      </c>
+      <c r="F331" t="s">
+        <v>777</v>
+      </c>
+      <c r="G331" t="s">
+        <v>778</v>
+      </c>
+      <c r="H331" t="s">
+        <v>746</v>
+      </c>
+      <c r="I331" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J331" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>887</v>
+      </c>
+      <c r="B332" t="s">
+        <v>888</v>
+      </c>
+      <c r="C332" t="s">
+        <v>12</v>
+      </c>
+      <c r="D332" t="s">
+        <v>809</v>
+      </c>
+      <c r="E332" t="s">
+        <v>810</v>
+      </c>
+      <c r="F332" t="s">
+        <v>863</v>
+      </c>
+      <c r="G332" t="s">
+        <v>864</v>
+      </c>
+      <c r="H332" t="s">
+        <v>746</v>
+      </c>
+      <c r="I332" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J332" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>889</v>
+      </c>
+      <c r="B333" t="s">
+        <v>890</v>
+      </c>
+      <c r="C333" t="s">
+        <v>12</v>
+      </c>
+      <c r="D333" t="s">
+        <v>809</v>
+      </c>
+      <c r="E333" t="s">
+        <v>810</v>
+      </c>
+      <c r="F333" t="s">
+        <v>863</v>
+      </c>
+      <c r="G333" t="s">
+        <v>864</v>
+      </c>
+      <c r="H333" t="s">
+        <v>746</v>
+      </c>
+      <c r="I333" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J333" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>891</v>
+      </c>
+      <c r="B334" t="s">
+        <v>892</v>
+      </c>
+      <c r="C334" t="s">
+        <v>12</v>
+      </c>
+      <c r="D334" t="s">
+        <v>742</v>
+      </c>
+      <c r="E334" t="s">
+        <v>743</v>
+      </c>
+      <c r="F334" t="s">
+        <v>753</v>
+      </c>
+      <c r="G334" t="s">
+        <v>754</v>
+      </c>
+      <c r="H334" t="s">
+        <v>746</v>
+      </c>
+      <c r="I334" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J334" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>893</v>
+      </c>
+      <c r="B335" t="s">
+        <v>894</v>
+      </c>
+      <c r="C335" t="s">
+        <v>12</v>
+      </c>
+      <c r="D335" t="s">
+        <v>742</v>
+      </c>
+      <c r="E335" t="s">
+        <v>743</v>
+      </c>
+      <c r="F335" t="s">
+        <v>744</v>
+      </c>
+      <c r="G335" t="s">
+        <v>745</v>
+      </c>
+      <c r="H335" t="s">
+        <v>746</v>
+      </c>
+      <c r="I335" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J335" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>895</v>
+      </c>
+      <c r="B336" t="s">
+        <v>896</v>
+      </c>
+      <c r="C336" t="s">
+        <v>12</v>
+      </c>
+      <c r="D336" t="s">
+        <v>809</v>
+      </c>
+      <c r="E336" t="s">
+        <v>810</v>
+      </c>
+      <c r="F336" t="s">
+        <v>863</v>
+      </c>
+      <c r="G336" t="s">
+        <v>864</v>
+      </c>
+      <c r="H336" t="s">
+        <v>746</v>
+      </c>
+      <c r="I336" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J336" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>897</v>
+      </c>
+      <c r="B337" t="s">
+        <v>898</v>
+      </c>
+      <c r="C337" t="s">
+        <v>12</v>
+      </c>
+      <c r="D337" t="s">
+        <v>742</v>
+      </c>
+      <c r="E337" t="s">
+        <v>743</v>
+      </c>
+      <c r="F337" t="s">
+        <v>795</v>
+      </c>
+      <c r="G337" t="s">
+        <v>796</v>
+      </c>
+      <c r="H337" t="s">
+        <v>746</v>
+      </c>
+      <c r="I337" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J337" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>899</v>
+      </c>
+      <c r="B338" t="s">
+        <v>900</v>
+      </c>
+      <c r="C338" t="s">
+        <v>12</v>
+      </c>
+      <c r="D338" t="s">
+        <v>809</v>
+      </c>
+      <c r="E338" t="s">
+        <v>810</v>
+      </c>
+      <c r="F338" t="s">
+        <v>863</v>
+      </c>
+      <c r="G338" t="s">
+        <v>864</v>
+      </c>
+      <c r="H338" t="s">
+        <v>746</v>
+      </c>
+      <c r="I338" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J338" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>901</v>
+      </c>
+      <c r="B339" t="s">
+        <v>902</v>
+      </c>
+      <c r="C339" t="s">
+        <v>12</v>
+      </c>
+      <c r="D339" t="s">
+        <v>809</v>
+      </c>
+      <c r="E339" t="s">
+        <v>810</v>
+      </c>
+      <c r="F339" t="s">
+        <v>863</v>
+      </c>
+      <c r="G339" t="s">
+        <v>864</v>
+      </c>
+      <c r="H339" t="s">
+        <v>746</v>
+      </c>
+      <c r="I339" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J339" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>903</v>
+      </c>
+      <c r="B340" t="s">
+        <v>904</v>
+      </c>
+      <c r="C340" t="s">
+        <v>12</v>
+      </c>
+      <c r="D340" t="s">
+        <v>809</v>
+      </c>
+      <c r="E340" t="s">
+        <v>810</v>
+      </c>
+      <c r="F340" t="s">
+        <v>863</v>
+      </c>
+      <c r="G340" t="s">
+        <v>864</v>
+      </c>
+      <c r="H340" t="s">
+        <v>746</v>
+      </c>
+      <c r="I340" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J340" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>905</v>
+      </c>
+      <c r="B341" t="s">
+        <v>906</v>
+      </c>
+      <c r="C341" t="s">
+        <v>12</v>
+      </c>
+      <c r="D341" t="s">
+        <v>742</v>
+      </c>
+      <c r="E341" t="s">
+        <v>743</v>
+      </c>
+      <c r="F341" t="s">
+        <v>753</v>
+      </c>
+      <c r="G341" t="s">
+        <v>754</v>
+      </c>
+      <c r="H341" t="s">
+        <v>746</v>
+      </c>
+      <c r="I341" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J341" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>907</v>
+      </c>
+      <c r="B342" t="s">
+        <v>908</v>
+      </c>
+      <c r="C342" t="s">
+        <v>12</v>
+      </c>
+      <c r="D342" t="s">
+        <v>742</v>
+      </c>
+      <c r="E342" t="s">
+        <v>743</v>
+      </c>
+      <c r="F342" t="s">
+        <v>795</v>
+      </c>
+      <c r="G342" t="s">
+        <v>796</v>
+      </c>
+      <c r="H342" t="s">
+        <v>746</v>
+      </c>
+      <c r="I342" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J342" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>909</v>
+      </c>
+      <c r="B343" t="s">
+        <v>910</v>
+      </c>
+      <c r="C343" t="s">
+        <v>12</v>
+      </c>
+      <c r="D343" t="s">
+        <v>742</v>
+      </c>
+      <c r="E343" t="s">
+        <v>743</v>
+      </c>
+      <c r="F343" t="s">
+        <v>795</v>
+      </c>
+      <c r="G343" t="s">
+        <v>796</v>
+      </c>
+      <c r="H343" t="s">
+        <v>746</v>
+      </c>
+      <c r="I343" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J343" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>911</v>
+      </c>
+      <c r="B344" t="s">
+        <v>912</v>
+      </c>
+      <c r="C344" t="s">
+        <v>12</v>
+      </c>
+      <c r="D344" t="s">
+        <v>809</v>
+      </c>
+      <c r="E344" t="s">
+        <v>810</v>
+      </c>
+      <c r="F344" t="s">
+        <v>863</v>
+      </c>
+      <c r="G344" t="s">
+        <v>864</v>
+      </c>
+      <c r="H344" t="s">
+        <v>746</v>
+      </c>
+      <c r="I344" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J344" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>913</v>
+      </c>
+      <c r="B345" t="s">
+        <v>914</v>
+      </c>
+      <c r="C345" t="s">
+        <v>12</v>
+      </c>
+      <c r="D345" t="s">
+        <v>742</v>
+      </c>
+      <c r="E345" t="s">
+        <v>743</v>
+      </c>
+      <c r="F345" t="s">
+        <v>795</v>
+      </c>
+      <c r="G345" t="s">
+        <v>796</v>
+      </c>
+      <c r="H345" t="s">
+        <v>746</v>
+      </c>
+      <c r="I345" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J345" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>915</v>
+      </c>
+      <c r="B346" t="s">
+        <v>916</v>
+      </c>
+      <c r="C346" t="s">
+        <v>12</v>
+      </c>
+      <c r="D346" t="s">
+        <v>809</v>
+      </c>
+      <c r="E346" t="s">
+        <v>810</v>
+      </c>
+      <c r="F346" t="s">
+        <v>863</v>
+      </c>
+      <c r="G346" t="s">
+        <v>864</v>
+      </c>
+      <c r="H346" t="s">
+        <v>746</v>
+      </c>
+      <c r="I346" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J346" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>917</v>
+      </c>
+      <c r="B347" t="s">
+        <v>918</v>
+      </c>
+      <c r="C347" t="s">
+        <v>12</v>
+      </c>
+      <c r="D347" t="s">
+        <v>809</v>
+      </c>
+      <c r="E347" t="s">
+        <v>810</v>
+      </c>
+      <c r="F347" t="s">
+        <v>863</v>
+      </c>
+      <c r="G347" t="s">
+        <v>864</v>
+      </c>
+      <c r="H347" t="s">
+        <v>746</v>
+      </c>
+      <c r="I347" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J347" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>919</v>
+      </c>
+      <c r="B348" t="s">
+        <v>920</v>
+      </c>
+      <c r="C348" t="s">
+        <v>12</v>
+      </c>
+      <c r="D348" t="s">
+        <v>742</v>
+      </c>
+      <c r="E348" t="s">
+        <v>743</v>
+      </c>
+      <c r="F348" t="s">
+        <v>753</v>
+      </c>
+      <c r="G348" t="s">
+        <v>754</v>
+      </c>
+      <c r="H348" t="s">
+        <v>746</v>
+      </c>
+      <c r="I348" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J348" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>921</v>
+      </c>
+      <c r="B349" t="s">
+        <v>922</v>
+      </c>
+      <c r="C349" t="s">
+        <v>12</v>
+      </c>
+      <c r="D349" t="s">
+        <v>742</v>
+      </c>
+      <c r="E349" t="s">
+        <v>743</v>
+      </c>
+      <c r="F349" t="s">
+        <v>763</v>
+      </c>
+      <c r="G349" t="s">
+        <v>764</v>
+      </c>
+      <c r="H349" t="s">
+        <v>746</v>
+      </c>
+      <c r="I349" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J349" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>923</v>
+      </c>
+      <c r="B350" t="s">
+        <v>924</v>
+      </c>
+      <c r="C350" t="s">
+        <v>12</v>
+      </c>
+      <c r="D350" t="s">
+        <v>809</v>
+      </c>
+      <c r="E350" t="s">
+        <v>810</v>
+      </c>
+      <c r="F350" t="s">
+        <v>881</v>
+      </c>
+      <c r="G350" t="s">
+        <v>882</v>
+      </c>
+      <c r="H350" t="s">
+        <v>746</v>
+      </c>
+      <c r="I350" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J350" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>925</v>
+      </c>
+      <c r="B351" t="s">
+        <v>926</v>
+      </c>
+      <c r="C351" t="s">
+        <v>12</v>
+      </c>
+      <c r="D351" t="s">
+        <v>809</v>
+      </c>
+      <c r="E351" t="s">
+        <v>810</v>
+      </c>
+      <c r="F351" t="s">
+        <v>863</v>
+      </c>
+      <c r="G351" t="s">
+        <v>864</v>
+      </c>
+      <c r="H351" t="s">
+        <v>746</v>
+      </c>
+      <c r="I351" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J351" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>927</v>
+      </c>
+      <c r="B352" t="s">
+        <v>928</v>
+      </c>
+      <c r="C352" t="s">
+        <v>12</v>
+      </c>
+      <c r="D352" t="s">
+        <v>809</v>
+      </c>
+      <c r="E352" t="s">
+        <v>810</v>
+      </c>
+      <c r="F352" t="s">
+        <v>811</v>
+      </c>
+      <c r="G352" t="s">
+        <v>812</v>
+      </c>
+      <c r="H352" t="s">
+        <v>746</v>
+      </c>
+      <c r="I352" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J352" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>929</v>
+      </c>
+      <c r="B353" t="s">
+        <v>930</v>
+      </c>
+      <c r="C353" t="s">
+        <v>12</v>
+      </c>
+      <c r="D353" t="s">
+        <v>742</v>
+      </c>
+      <c r="E353" t="s">
+        <v>743</v>
+      </c>
+      <c r="F353" t="s">
+        <v>753</v>
+      </c>
+      <c r="G353" t="s">
+        <v>754</v>
+      </c>
+      <c r="H353" t="s">
+        <v>746</v>
+      </c>
+      <c r="I353" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J353" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>931</v>
+      </c>
+      <c r="B354" t="s">
+        <v>932</v>
+      </c>
+      <c r="C354" t="s">
+        <v>12</v>
+      </c>
+      <c r="D354" t="s">
+        <v>742</v>
+      </c>
+      <c r="E354" t="s">
+        <v>743</v>
+      </c>
+      <c r="F354" t="s">
+        <v>763</v>
+      </c>
+      <c r="G354" t="s">
+        <v>764</v>
+      </c>
+      <c r="H354" t="s">
+        <v>746</v>
+      </c>
+      <c r="I354" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J354" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>933</v>
+      </c>
+      <c r="B355" t="s">
+        <v>934</v>
+      </c>
+      <c r="C355" t="s">
+        <v>12</v>
+      </c>
+      <c r="D355" t="s">
+        <v>742</v>
+      </c>
+      <c r="E355" t="s">
+        <v>743</v>
+      </c>
+      <c r="F355" t="s">
+        <v>777</v>
+      </c>
+      <c r="G355" t="s">
+        <v>778</v>
+      </c>
+      <c r="H355" t="s">
+        <v>746</v>
+      </c>
+      <c r="I355" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J355" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>935</v>
+      </c>
+      <c r="B356" t="s">
+        <v>936</v>
+      </c>
+      <c r="C356" t="s">
+        <v>12</v>
+      </c>
+      <c r="D356" t="s">
+        <v>742</v>
+      </c>
+      <c r="E356" t="s">
+        <v>743</v>
+      </c>
+      <c r="F356" t="s">
+        <v>763</v>
+      </c>
+      <c r="G356" t="s">
+        <v>764</v>
+      </c>
+      <c r="H356" t="s">
+        <v>746</v>
+      </c>
+      <c r="I356" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J356" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>937</v>
+      </c>
+      <c r="B357" t="s">
+        <v>938</v>
+      </c>
+      <c r="C357" t="s">
+        <v>12</v>
+      </c>
+      <c r="D357" t="s">
+        <v>742</v>
+      </c>
+      <c r="E357" t="s">
+        <v>743</v>
+      </c>
+      <c r="F357" t="s">
+        <v>777</v>
+      </c>
+      <c r="G357" t="s">
+        <v>778</v>
+      </c>
+      <c r="H357" t="s">
+        <v>746</v>
+      </c>
+      <c r="I357" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J357" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>939</v>
+      </c>
+      <c r="B358" t="s">
+        <v>940</v>
+      </c>
+      <c r="C358" t="s">
+        <v>12</v>
+      </c>
+      <c r="D358" t="s">
+        <v>809</v>
+      </c>
+      <c r="E358" t="s">
+        <v>810</v>
+      </c>
+      <c r="F358" t="s">
+        <v>811</v>
+      </c>
+      <c r="G358" t="s">
+        <v>812</v>
+      </c>
+      <c r="H358" t="s">
+        <v>746</v>
+      </c>
+      <c r="I358" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J358" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>941</v>
+      </c>
+      <c r="B359" t="s">
+        <v>942</v>
+      </c>
+      <c r="C359" t="s">
+        <v>12</v>
+      </c>
+      <c r="D359" t="s">
+        <v>809</v>
+      </c>
+      <c r="E359" t="s">
+        <v>810</v>
+      </c>
+      <c r="F359" t="s">
+        <v>819</v>
+      </c>
+      <c r="G359" t="s">
+        <v>820</v>
+      </c>
+      <c r="H359" t="s">
+        <v>746</v>
+      </c>
+      <c r="I359" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J359" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>943</v>
+      </c>
+      <c r="B360" t="s">
+        <v>944</v>
+      </c>
+      <c r="C360" t="s">
+        <v>12</v>
+      </c>
+      <c r="D360" t="s">
+        <v>809</v>
+      </c>
+      <c r="E360" t="s">
+        <v>810</v>
+      </c>
+      <c r="F360" t="s">
+        <v>839</v>
+      </c>
+      <c r="G360" t="s">
+        <v>840</v>
+      </c>
+      <c r="H360" t="s">
+        <v>746</v>
+      </c>
+      <c r="I360" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J360" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>945</v>
+      </c>
+      <c r="B361" t="s">
+        <v>946</v>
+      </c>
+      <c r="C361" t="s">
+        <v>12</v>
+      </c>
+      <c r="D361" t="s">
+        <v>809</v>
+      </c>
+      <c r="E361" t="s">
+        <v>810</v>
+      </c>
+      <c r="F361" t="s">
+        <v>811</v>
+      </c>
+      <c r="G361" t="s">
+        <v>812</v>
+      </c>
+      <c r="H361" t="s">
+        <v>746</v>
+      </c>
+      <c r="I361" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J361" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>947</v>
+      </c>
+      <c r="B362" t="s">
+        <v>948</v>
+      </c>
+      <c r="C362" t="s">
+        <v>12</v>
+      </c>
+      <c r="D362" t="s">
+        <v>809</v>
+      </c>
+      <c r="E362" t="s">
+        <v>810</v>
+      </c>
+      <c r="F362" t="s">
+        <v>863</v>
+      </c>
+      <c r="G362" t="s">
+        <v>864</v>
+      </c>
+      <c r="H362" t="s">
+        <v>746</v>
+      </c>
+      <c r="I362" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J362" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>949</v>
+      </c>
+      <c r="B363" t="s">
+        <v>950</v>
+      </c>
+      <c r="C363" t="s">
+        <v>12</v>
+      </c>
+      <c r="D363" t="s">
+        <v>742</v>
+      </c>
+      <c r="E363" t="s">
+        <v>743</v>
+      </c>
+      <c r="F363" t="s">
+        <v>777</v>
+      </c>
+      <c r="G363" t="s">
+        <v>778</v>
+      </c>
+      <c r="H363" t="s">
+        <v>746</v>
+      </c>
+      <c r="I363" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J363" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>951</v>
+      </c>
+      <c r="B364" t="s">
+        <v>952</v>
+      </c>
+      <c r="C364" t="s">
+        <v>12</v>
+      </c>
+      <c r="D364" t="s">
+        <v>742</v>
+      </c>
+      <c r="E364" t="s">
+        <v>743</v>
+      </c>
+      <c r="F364" t="s">
+        <v>777</v>
+      </c>
+      <c r="G364" t="s">
+        <v>778</v>
+      </c>
+      <c r="H364" t="s">
+        <v>746</v>
+      </c>
+      <c r="I364" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J364" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>953</v>
+      </c>
+      <c r="B365" t="s">
+        <v>954</v>
+      </c>
+      <c r="C365" t="s">
+        <v>12</v>
+      </c>
+      <c r="D365" t="s">
+        <v>742</v>
+      </c>
+      <c r="E365" t="s">
+        <v>743</v>
+      </c>
+      <c r="F365" t="s">
+        <v>777</v>
+      </c>
+      <c r="G365" t="s">
+        <v>778</v>
+      </c>
+      <c r="H365" t="s">
+        <v>746</v>
+      </c>
+      <c r="I365" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J365" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>955</v>
+      </c>
+      <c r="B366" t="s">
+        <v>956</v>
+      </c>
+      <c r="C366" t="s">
+        <v>12</v>
+      </c>
+      <c r="D366" t="s">
+        <v>809</v>
+      </c>
+      <c r="E366" t="s">
+        <v>810</v>
+      </c>
+      <c r="F366" t="s">
+        <v>881</v>
+      </c>
+      <c r="G366" t="s">
+        <v>882</v>
+      </c>
+      <c r="H366" t="s">
+        <v>746</v>
+      </c>
+      <c r="I366" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J366" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>957</v>
+      </c>
+      <c r="B367" t="s">
+        <v>958</v>
+      </c>
+      <c r="C367" t="s">
+        <v>12</v>
+      </c>
+      <c r="D367" t="s">
+        <v>959</v>
+      </c>
+      <c r="E367" t="s">
+        <v>960</v>
+      </c>
+      <c r="F367" t="s">
+        <v>961</v>
+      </c>
+      <c r="G367" t="s">
+        <v>962</v>
+      </c>
+      <c r="H367" t="s">
+        <v>746</v>
+      </c>
+      <c r="I367" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J367" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>963</v>
+      </c>
+      <c r="B368" t="s">
+        <v>964</v>
+      </c>
+      <c r="C368" t="s">
+        <v>12</v>
+      </c>
+      <c r="D368" t="s">
+        <v>959</v>
+      </c>
+      <c r="E368" t="s">
+        <v>960</v>
+      </c>
+      <c r="F368" t="s">
+        <v>965</v>
+      </c>
+      <c r="G368" t="s">
+        <v>966</v>
+      </c>
+      <c r="H368" t="s">
+        <v>746</v>
+      </c>
+      <c r="I368" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J368" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>967</v>
+      </c>
+      <c r="B369" t="s">
+        <v>968</v>
+      </c>
+      <c r="C369" t="s">
+        <v>12</v>
+      </c>
+      <c r="D369" t="s">
+        <v>959</v>
+      </c>
+      <c r="E369" t="s">
+        <v>960</v>
+      </c>
+      <c r="F369" t="s">
+        <v>969</v>
+      </c>
+      <c r="G369" t="s">
+        <v>970</v>
+      </c>
+      <c r="H369" t="s">
+        <v>746</v>
+      </c>
+      <c r="I369" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J369" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>971</v>
+      </c>
+      <c r="B370" t="s">
+        <v>972</v>
+      </c>
+      <c r="C370" t="s">
+        <v>12</v>
+      </c>
+      <c r="D370" t="s">
+        <v>959</v>
+      </c>
+      <c r="E370" t="s">
+        <v>960</v>
+      </c>
+      <c r="F370" t="s">
+        <v>969</v>
+      </c>
+      <c r="G370" t="s">
+        <v>970</v>
+      </c>
+      <c r="H370" t="s">
+        <v>746</v>
+      </c>
+      <c r="I370" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J370" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>973</v>
+      </c>
+      <c r="B371" t="s">
+        <v>974</v>
+      </c>
+      <c r="C371" t="s">
+        <v>12</v>
+      </c>
+      <c r="D371" t="s">
+        <v>959</v>
+      </c>
+      <c r="E371" t="s">
+        <v>960</v>
+      </c>
+      <c r="F371" t="s">
+        <v>969</v>
+      </c>
+      <c r="G371" t="s">
+        <v>970</v>
+      </c>
+      <c r="H371" t="s">
+        <v>746</v>
+      </c>
+      <c r="I371" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J371" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>975</v>
+      </c>
+      <c r="B372" t="s">
+        <v>976</v>
+      </c>
+      <c r="C372" t="s">
+        <v>12</v>
+      </c>
+      <c r="D372" t="s">
+        <v>959</v>
+      </c>
+      <c r="E372" t="s">
+        <v>960</v>
+      </c>
+      <c r="F372" t="s">
+        <v>969</v>
+      </c>
+      <c r="G372" t="s">
+        <v>970</v>
+      </c>
+      <c r="H372" t="s">
+        <v>746</v>
+      </c>
+      <c r="I372" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J372" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>977</v>
+      </c>
+      <c r="B373" t="s">
+        <v>978</v>
+      </c>
+      <c r="C373" t="s">
+        <v>12</v>
+      </c>
+      <c r="D373" t="s">
+        <v>959</v>
+      </c>
+      <c r="E373" t="s">
+        <v>960</v>
+      </c>
+      <c r="F373" t="s">
+        <v>969</v>
+      </c>
+      <c r="G373" t="s">
+        <v>970</v>
+      </c>
+      <c r="H373" t="s">
+        <v>746</v>
+      </c>
+      <c r="I373" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J373" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>979</v>
+      </c>
+      <c r="B374" t="s">
+        <v>980</v>
+      </c>
+      <c r="C374" t="s">
+        <v>12</v>
+      </c>
+      <c r="D374" t="s">
+        <v>959</v>
+      </c>
+      <c r="E374" t="s">
+        <v>960</v>
+      </c>
+      <c r="F374" t="s">
+        <v>969</v>
+      </c>
+      <c r="G374" t="s">
+        <v>970</v>
+      </c>
+      <c r="H374" t="s">
+        <v>746</v>
+      </c>
+      <c r="I374" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J374" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>981</v>
+      </c>
+      <c r="B375" t="s">
+        <v>982</v>
+      </c>
+      <c r="C375" t="s">
+        <v>12</v>
+      </c>
+      <c r="D375" t="s">
+        <v>959</v>
+      </c>
+      <c r="E375" t="s">
+        <v>960</v>
+      </c>
+      <c r="F375" t="s">
+        <v>969</v>
+      </c>
+      <c r="G375" t="s">
+        <v>970</v>
+      </c>
+      <c r="H375" t="s">
+        <v>746</v>
+      </c>
+      <c r="I375" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J375" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>983</v>
+      </c>
+      <c r="B376" t="s">
+        <v>984</v>
+      </c>
+      <c r="C376" t="s">
+        <v>12</v>
+      </c>
+      <c r="D376" t="s">
+        <v>959</v>
+      </c>
+      <c r="E376" t="s">
+        <v>960</v>
+      </c>
+      <c r="F376" t="s">
+        <v>969</v>
+      </c>
+      <c r="G376" t="s">
+        <v>970</v>
+      </c>
+      <c r="H376" t="s">
+        <v>746</v>
+      </c>
+      <c r="I376" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J376" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>985</v>
+      </c>
+      <c r="B377" t="s">
+        <v>986</v>
+      </c>
+      <c r="C377" t="s">
+        <v>12</v>
+      </c>
+      <c r="D377" t="s">
+        <v>959</v>
+      </c>
+      <c r="E377" t="s">
+        <v>960</v>
+      </c>
+      <c r="F377" t="s">
+        <v>969</v>
+      </c>
+      <c r="G377" t="s">
+        <v>970</v>
+      </c>
+      <c r="H377" t="s">
+        <v>746</v>
+      </c>
+      <c r="I377" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J377" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>987</v>
+      </c>
+      <c r="B378" t="s">
+        <v>988</v>
+      </c>
+      <c r="C378" t="s">
+        <v>12</v>
+      </c>
+      <c r="D378" t="s">
+        <v>959</v>
+      </c>
+      <c r="E378" t="s">
+        <v>960</v>
+      </c>
+      <c r="F378" t="s">
+        <v>969</v>
+      </c>
+      <c r="G378" t="s">
+        <v>970</v>
+      </c>
+      <c r="H378" t="s">
+        <v>746</v>
+      </c>
+      <c r="I378" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J378" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>989</v>
+      </c>
+      <c r="B379" t="s">
+        <v>990</v>
+      </c>
+      <c r="C379" t="s">
+        <v>12</v>
+      </c>
+      <c r="D379" t="s">
+        <v>809</v>
+      </c>
+      <c r="E379" t="s">
+        <v>810</v>
+      </c>
+      <c r="F379" t="s">
+        <v>863</v>
+      </c>
+      <c r="G379" t="s">
+        <v>864</v>
+      </c>
+      <c r="H379" t="s">
+        <v>746</v>
+      </c>
+      <c r="I379" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J379" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>991</v>
+      </c>
+      <c r="B380" t="s">
+        <v>992</v>
+      </c>
+      <c r="C380" t="s">
+        <v>12</v>
+      </c>
+      <c r="D380" t="s">
+        <v>959</v>
+      </c>
+      <c r="E380" t="s">
+        <v>960</v>
+      </c>
+      <c r="F380" t="s">
+        <v>993</v>
+      </c>
+      <c r="G380" t="s">
+        <v>994</v>
+      </c>
+      <c r="H380" t="s">
+        <v>746</v>
+      </c>
+      <c r="I380" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J380" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>995</v>
+      </c>
+      <c r="B381" t="s">
+        <v>996</v>
+      </c>
+      <c r="C381" t="s">
+        <v>12</v>
+      </c>
+      <c r="D381" t="s">
+        <v>959</v>
+      </c>
+      <c r="E381" t="s">
+        <v>960</v>
+      </c>
+      <c r="F381" t="s">
+        <v>993</v>
+      </c>
+      <c r="G381" t="s">
+        <v>994</v>
+      </c>
+      <c r="H381" t="s">
+        <v>746</v>
+      </c>
+      <c r="I381" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J381" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>997</v>
+      </c>
+      <c r="B382" t="s">
+        <v>998</v>
+      </c>
+      <c r="C382" t="s">
+        <v>12</v>
+      </c>
+      <c r="D382" t="s">
+        <v>959</v>
+      </c>
+      <c r="E382" t="s">
+        <v>960</v>
+      </c>
+      <c r="F382" t="s">
+        <v>993</v>
+      </c>
+      <c r="G382" t="s">
+        <v>994</v>
+      </c>
+      <c r="H382" t="s">
+        <v>746</v>
+      </c>
+      <c r="I382" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J382" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>999</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C383" t="s">
+        <v>12</v>
+      </c>
+      <c r="D383" t="s">
+        <v>959</v>
+      </c>
+      <c r="E383" t="s">
+        <v>960</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G383" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H383" t="s">
+        <v>746</v>
+      </c>
+      <c r="I383" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J383" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C384" t="s">
+        <v>12</v>
+      </c>
+      <c r="D384" t="s">
+        <v>959</v>
+      </c>
+      <c r="E384" t="s">
+        <v>960</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1005</v>
+      </c>
+      <c r="G384" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H384" t="s">
+        <v>746</v>
+      </c>
+      <c r="I384" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J384" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C385" t="s">
+        <v>12</v>
+      </c>
+      <c r="D385" t="s">
+        <v>959</v>
+      </c>
+      <c r="E385" t="s">
+        <v>960</v>
+      </c>
+      <c r="F385" t="s">
+        <v>961</v>
+      </c>
+      <c r="G385" t="s">
+        <v>962</v>
+      </c>
+      <c r="H385" t="s">
+        <v>746</v>
+      </c>
+      <c r="I385" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J385" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C386" t="s">
+        <v>12</v>
+      </c>
+      <c r="D386" t="s">
+        <v>959</v>
+      </c>
+      <c r="E386" t="s">
+        <v>960</v>
+      </c>
+      <c r="F386" t="s">
+        <v>961</v>
+      </c>
+      <c r="G386" t="s">
+        <v>962</v>
+      </c>
+      <c r="H386" t="s">
+        <v>746</v>
+      </c>
+      <c r="I386" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J386" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C387" t="s">
+        <v>12</v>
+      </c>
+      <c r="D387" t="s">
+        <v>959</v>
+      </c>
+      <c r="E387" t="s">
+        <v>960</v>
+      </c>
+      <c r="F387" t="s">
+        <v>969</v>
+      </c>
+      <c r="G387" t="s">
+        <v>970</v>
+      </c>
+      <c r="H387" t="s">
+        <v>746</v>
+      </c>
+      <c r="I387" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J387" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C388" t="s">
+        <v>12</v>
+      </c>
+      <c r="D388" t="s">
+        <v>959</v>
+      </c>
+      <c r="E388" t="s">
+        <v>960</v>
+      </c>
+      <c r="F388" t="s">
+        <v>961</v>
+      </c>
+      <c r="G388" t="s">
+        <v>962</v>
+      </c>
+      <c r="H388" t="s">
+        <v>746</v>
+      </c>
+      <c r="I388" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J388" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C389" t="s">
+        <v>12</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G389" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H389" t="s">
+        <v>746</v>
+      </c>
+      <c r="I389" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J389" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C390" t="s">
+        <v>12</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G390" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H390" t="s">
+        <v>746</v>
+      </c>
+      <c r="I390" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J390" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C391" t="s">
+        <v>12</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G391" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I391" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J391" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C392" t="s">
+        <v>12</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G392" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I392" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J392" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C393" t="s">
+        <v>12</v>
+      </c>
+      <c r="D393" t="s">
         <v>1037</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I31" t="s">
+      <c r="E393" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G393" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I393" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J393" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C394" t="s">
+        <v>12</v>
+      </c>
+      <c r="D394" t="s">
         <v>1037</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I32" t="s">
+      <c r="E394" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F394" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G394" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I394" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J394" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C395" t="s">
+        <v>12</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G395" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I395" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J395" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C396" t="s">
+        <v>12</v>
+      </c>
+      <c r="D396" t="s">
         <v>1037</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I33" t="s">
+      <c r="E396" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1047</v>
+      </c>
+      <c r="G396" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I396" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J396" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C397" t="s">
+        <v>12</v>
+      </c>
+      <c r="D397" t="s">
         <v>1037</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I34" t="s">
+      <c r="E397" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G397" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I397" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J397" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C398" t="s">
+        <v>12</v>
+      </c>
+      <c r="D398" t="s">
         <v>1037</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I35" t="s">
+      <c r="E398" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G398" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I398" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J398" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C399" t="s">
+        <v>12</v>
+      </c>
+      <c r="D399" t="s">
         <v>1037</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I36" t="s">
+      <c r="E399" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G399" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I399" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J399" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C400" t="s">
+        <v>12</v>
+      </c>
+      <c r="D400" t="s">
         <v>1037</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I37" t="s">
+      <c r="E400" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G400" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I400" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J400" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C401" t="s">
+        <v>12</v>
+      </c>
+      <c r="D401" t="s">
         <v>1037</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I38" t="s">
+      <c r="E401" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G401" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I401" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J401" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C402" t="s">
+        <v>12</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G402" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I402" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J402" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C403" t="s">
+        <v>12</v>
+      </c>
+      <c r="D403" t="s">
         <v>1037</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I39" t="s">
+      <c r="E403" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G403" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I403" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J403" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C404" t="s">
+        <v>12</v>
+      </c>
+      <c r="D404" t="s">
         <v>1037</v>
       </c>
-    </row>
-[...2480 lines deleted...]
-      <c r="I126" s="4" t="s">
+      <c r="E404" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F404" t="s">
         <v>1063</v>
       </c>
-    </row>
-[...7925 lines deleted...]
-      <c r="A402" t="s">
+      <c r="G404" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H404" t="s">
         <v>1030</v>
       </c>
-      <c r="B402" t="s">
-[...79 lines deleted...]
-        <v>1053</v>
+      <c r="I404" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J404" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C405" t="s">
+        <v>12</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G405" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I405" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J405" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C406" t="s">
+        <v>12</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G406" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I406" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J406" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C407" t="s">
+        <v>12</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G407" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I407" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J407" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C408" t="s">
+        <v>12</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G408" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I408" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J408" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C409" t="s">
+        <v>12</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G409" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I409" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J409" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C410" t="s">
+        <v>12</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G410" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I410" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J410" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C411" t="s">
+        <v>12</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1092</v>
+      </c>
+      <c r="G411" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I411" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J411" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C412" t="s">
+        <v>12</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G412" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I412" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J412" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C413" t="s">
+        <v>12</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G413" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I413" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J413" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C414" t="s">
+        <v>12</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F414" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G414" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I414" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J414" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C415" t="s">
+        <v>12</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G415" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I415" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J415" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C416" t="s">
+        <v>12</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F416" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G416" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I416" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J416" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C417" t="s">
+        <v>12</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F417" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G417" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I417" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J417" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C418" t="s">
+        <v>12</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F418" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G418" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I418" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J418" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C419" t="s">
+        <v>12</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F419" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G419" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I419" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J419" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C420" t="s">
+        <v>12</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G420" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I420" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J420" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C421" t="s">
+        <v>12</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F421" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G421" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I421" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J421" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C422" t="s">
+        <v>12</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F422" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G422" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I422" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J422" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C423" t="s">
+        <v>12</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F423" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G423" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I423" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J423" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C424" t="s">
+        <v>12</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F424" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G424" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I424" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J424" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C425" t="s">
+        <v>12</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F425" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G425" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I425" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J425" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C426" t="s">
+        <v>12</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F426" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G426" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I426" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J426" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C427" t="s">
+        <v>12</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F427" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G427" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I427" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J427" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C428" t="s">
+        <v>12</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G428" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I428" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J428" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C429" t="s">
+        <v>12</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G429" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I429" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J429" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C430" t="s">
+        <v>12</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F430" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G430" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I430" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J430" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C431" t="s">
+        <v>12</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F431" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G431" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I431" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J431" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C432" t="s">
+        <v>12</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1146</v>
+      </c>
+      <c r="G432" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I432" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J432" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C433" t="s">
+        <v>12</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F433" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G433" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I433" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J433" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C434" t="s">
+        <v>12</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F434" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G434" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I434" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J434" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C435" t="s">
+        <v>12</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F435" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G435" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I435" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J435" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C436" t="s">
+        <v>12</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F436" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G436" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I436" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J436" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C437" t="s">
+        <v>12</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F437" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G437" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I437" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J437" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C438" t="s">
+        <v>12</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F438" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G438" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I438" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J438" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C439" t="s">
+        <v>12</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G439" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I439" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J439" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C440" t="s">
+        <v>12</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F440" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G440" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I440" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J440" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C441" t="s">
+        <v>12</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F441" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G441" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I441" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J441" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C442" t="s">
+        <v>12</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F442" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G442" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I442" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J442" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C443" t="s">
+        <v>12</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F443" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G443" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I443" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J443" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C444" t="s">
+        <v>12</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F444" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G444" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I444" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J444" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C445" t="s">
+        <v>12</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F445" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G445" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I445" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J445" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C446" t="s">
+        <v>12</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1192</v>
+      </c>
+      <c r="G446" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I446" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J446" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C447" t="s">
+        <v>12</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F447" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G447" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I447" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J447" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C448" t="s">
+        <v>12</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F448" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G448" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I448" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J448" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C449" t="s">
+        <v>12</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G449" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I449" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J449" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C450" t="s">
+        <v>12</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G450" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I450" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J450" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C451" t="s">
+        <v>12</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F451" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G451" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I451" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J451" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C452" t="s">
+        <v>12</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F452" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G452" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I452" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J452" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C453" t="s">
+        <v>12</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F453" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G453" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I453" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J453" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C454" t="s">
+        <v>12</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G454" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I454" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J454" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C455" t="s">
+        <v>12</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F455" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G455" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I455" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J455" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C456" t="s">
+        <v>12</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F456" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G456" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I456" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J456" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A457" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C457" t="s">
+        <v>12</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F457" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G457" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I457" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J457" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A458" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C458" t="s">
+        <v>12</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F458" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G458" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I458" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J458" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A459" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C459" t="s">
+        <v>12</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F459" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G459" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I459" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J459" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A460" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C460" t="s">
+        <v>12</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F460" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G460" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I460" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J460" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A461" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C461" t="s">
+        <v>12</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G461" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I461" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J461" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A462" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C462" t="s">
+        <v>12</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G462" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I462" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J462" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C463" t="s">
+        <v>12</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G463" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I463" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J463" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C464" t="s">
+        <v>12</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F464" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G464" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I464" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J464" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C465" t="s">
+        <v>12</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F465" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G465" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I465" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J465" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C466" t="s">
+        <v>12</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G466" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I466" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J466" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C467" t="s">
+        <v>12</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G467" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I467" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J467" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C468" t="s">
+        <v>12</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G468" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I468" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J468" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A469" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C469" t="s">
+        <v>12</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F469" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G469" t="s">
+        <v>1251</v>
+      </c>
+      <c r="I469" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J469" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A470" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C470" t="s">
+        <v>12</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F470" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G470" t="s">
+        <v>1251</v>
+      </c>
+      <c r="I470" s="1">
+        <v>46124</v>
+      </c>
+      <c r="J470" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="A6">
-[...93 lines deleted...]
-  </hyperlinks>
+  <autoFilter ref="A1:J1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" r:id="rId91"/>
-[...6 lines deleted...]
-  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Dept List</vt:lpstr>
+      <vt:lpstr>ppods_ssc_20260414_183019</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Robert Feinstein</dc:creator>
+  <dc:creator>Carol A Marquez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>